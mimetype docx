--- v0 (2026-05-27)
+++ v1 (2026-09-10)
@@ -1,1298 +1,7852 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00AB3B70" w:rsidRPr="00771364" w:rsidRDefault="00AB3B70" w:rsidP="00B123C9">
+    <w:p w14:paraId="7E6B536C" w14:textId="77777777" w:rsidR="00AB3B70" w:rsidRPr="00B35D54" w:rsidRDefault="00AB3B70" w:rsidP="00B123C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B123C9">
         <w:rPr>
           <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom" w:cs="Arial"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Приложение</w:t>
       </w:r>
       <w:r w:rsidRPr="00B123C9">
         <w:rPr>
           <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F1464C" w:rsidRDefault="00F774E5" w:rsidP="00B123C9">
+    <w:p w14:paraId="766C650B" w14:textId="1AA6114B" w:rsidR="00F1464C" w:rsidRPr="009A1046" w:rsidRDefault="00F774E5" w:rsidP="00B123C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B123C9">
         <w:rPr>
           <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Технические требования для включения в </w:t>
       </w:r>
       <w:r w:rsidR="004B2A5C" w:rsidRPr="00B123C9">
         <w:rPr>
           <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>задание на проектирование</w:t>
       </w:r>
+      <w:r w:rsidR="00B35D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ИРИС-</w:t>
+      </w:r>
+      <w:r w:rsidR="0056666A">
+        <w:rPr>
+          <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>МИ</w:t>
+      </w:r>
+      <w:r w:rsidR="009A1046">
+        <w:rPr>
+          <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="0056666A">
+        <w:rPr>
+          <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>120</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00B123C9" w:rsidRPr="00B123C9" w:rsidRDefault="00B123C9" w:rsidP="00B123C9">
+    <w:p w14:paraId="376D5F4B" w14:textId="77777777" w:rsidR="00B123C9" w:rsidRDefault="00B123C9" w:rsidP="00B123C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="267BA0FF" w14:textId="77777777" w:rsidR="00906C41" w:rsidRPr="00B123C9" w:rsidRDefault="00906C41" w:rsidP="00B123C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a4"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="10567" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1271"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2523"/>
+        <w:gridCol w:w="924"/>
+        <w:gridCol w:w="4993"/>
+        <w:gridCol w:w="2747"/>
+        <w:gridCol w:w="1903"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00722D87" w:rsidTr="00D052E8">
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      <w:tr w:rsidR="00442611" w:rsidRPr="0048308F" w14:paraId="6165E427" w14:textId="77777777" w:rsidTr="00426CB8">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Acrom Bold" w:hAnsi="Acrom Bold"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D4ACE23" w14:textId="77777777" w:rsidR="00442611" w:rsidRPr="0048308F" w:rsidRDefault="00442611" w:rsidP="00426CB8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Acrom Bold" w:hAnsi="Acrom Bold"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...8 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>п.п</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39D31AD7" w14:textId="77777777" w:rsidR="00442611" w:rsidRPr="0048308F" w:rsidRDefault="00442611" w:rsidP="00426CB8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Acrom Bold" w:hAnsi="Acrom Bold"/>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Acrom Bold" w:hAnsi="Acrom Bold"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...8 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Наименование параметра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72B979E7" w14:textId="77777777" w:rsidR="00442611" w:rsidRPr="0048308F" w:rsidRDefault="00442611" w:rsidP="00426CB8">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-108" w:rightChars="-45" w:right="-99"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Acrom Bold" w:hAnsi="Acrom Bold"/>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Acrom Bold" w:hAnsi="Acrom Bold"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Требуемое значение</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="50867DEA" w14:textId="77777777" w:rsidR="00442611" w:rsidRPr="0048308F" w:rsidRDefault="00442611" w:rsidP="00426CB8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>параметра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52996288" w14:textId="77777777" w:rsidR="00442611" w:rsidRPr="0048308F" w:rsidRDefault="00442611" w:rsidP="00426CB8">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-108" w:rightChars="-45" w:right="-99"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Предлагаемые технические характеристики (заполняется участником)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A3141C" w:rsidTr="00D052E8">
+      <w:tr w:rsidR="00442611" w:rsidRPr="0048308F" w14:paraId="1302F62F" w14:textId="77777777" w:rsidTr="00426CB8">
         <w:trPr>
-          <w:cantSplit/>
-[...1 lines deleted...]
-          <w:tblHeader/>
+          <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10456" w:type="dxa"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00A3141C" w:rsidRPr="00D052E8" w:rsidRDefault="00A3141C" w:rsidP="00B123C9">
+            <w:tcW w:w="924" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CEEA9D3" w14:textId="77777777" w:rsidR="00442611" w:rsidRPr="0048308F" w:rsidRDefault="00442611" w:rsidP="00442611">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="6"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Acrom Bold" w:hAnsi="Acrom Bold"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Acrom Bold" w:hAnsi="Acrom Bold"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9643" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AF5CE96" w14:textId="77777777" w:rsidR="00442611" w:rsidRPr="0048308F" w:rsidRDefault="00442611" w:rsidP="00426CB8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-              <w:t>Технические характеристики</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Основные параметры</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F6179" w:rsidTr="007C56FC">
-[...5 lines deleted...]
-          <w:p w:rsidR="003F6179" w:rsidRPr="00D052E8" w:rsidRDefault="003F6179" w:rsidP="003F6179">
+      <w:tr w:rsidR="00442611" w:rsidRPr="0048308F" w14:paraId="53B44D73" w14:textId="77777777" w:rsidTr="00426CB8">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73AB2A8F" w14:textId="77777777" w:rsidR="00442611" w:rsidRPr="0048308F" w:rsidRDefault="00442611" w:rsidP="00442611">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="6"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-            <w:tcW w:w="6662" w:type="dxa"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="088CA6B7" w14:textId="77777777" w:rsidR="00442611" w:rsidRPr="0048308F" w:rsidRDefault="00442611" w:rsidP="00426CB8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Количество аналоговых входов:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16E46A36" w14:textId="77777777" w:rsidR="00442611" w:rsidRPr="0048308F" w:rsidRDefault="00442611" w:rsidP="00426CB8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-Токовые входы, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>шт</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="53CB6824" w14:textId="77777777" w:rsidR="00442611" w:rsidRPr="0048308F" w:rsidRDefault="00442611" w:rsidP="00426CB8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-Входы по напряжению, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>шт</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003F6179" w:rsidRPr="00D052E8" w:rsidRDefault="003F6179" w:rsidP="003F6179">
-[...21 lines deleted...]
-              <w:spacing w:before="40" w:after="40"/>
+          <w:p w14:paraId="3D6714B4" w14:textId="77777777" w:rsidR="00442611" w:rsidRPr="0048308F" w:rsidRDefault="00442611" w:rsidP="00426CB8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
-[...9 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36921F3F" w14:textId="77777777" w:rsidR="00442611" w:rsidRPr="0048308F" w:rsidRDefault="00442611" w:rsidP="00426CB8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EC59645" w14:textId="77777777" w:rsidR="00442611" w:rsidRPr="0048308F" w:rsidRDefault="00442611" w:rsidP="00426CB8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D229B80" w14:textId="77777777" w:rsidR="00442611" w:rsidRPr="0048308F" w:rsidRDefault="00442611" w:rsidP="00426CB8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00175C50" w:rsidTr="007C56FC">
-[...5 lines deleted...]
-          <w:p w:rsidR="00175C50" w:rsidRPr="00D052E8" w:rsidRDefault="00175C50" w:rsidP="00175C50">
+      <w:tr w:rsidR="00442611" w:rsidRPr="0048308F" w14:paraId="6ADC34E5" w14:textId="77777777" w:rsidTr="00426CB8">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="470C0759" w14:textId="77777777" w:rsidR="00442611" w:rsidRPr="0048308F" w:rsidRDefault="00442611" w:rsidP="00442611">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="6"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-            <w:tcW w:w="6662" w:type="dxa"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3382C19E" w14:textId="334B9541" w:rsidR="00442611" w:rsidRPr="0048308F" w:rsidRDefault="00442611" w:rsidP="00426CB8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Номинальный переменный ток </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Iном</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="000A1F5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00667D11" w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>программный выбор</w:t>
+            </w:r>
+            <w:r w:rsidR="000A1F5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>),</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00175C50" w:rsidRPr="00D052E8" w:rsidRDefault="00175C50" w:rsidP="00175C50">
-[...40 lines deleted...]
-              <w:spacing w:before="40" w:after="40"/>
+          <w:p w14:paraId="3A4A8D89" w14:textId="77777777" w:rsidR="00442611" w:rsidRPr="0048308F" w:rsidRDefault="00442611" w:rsidP="00426CB8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
-[...7 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1/5 (программный выбор)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59249104" w14:textId="77777777" w:rsidR="00442611" w:rsidRPr="0048308F" w:rsidRDefault="00442611" w:rsidP="00426CB8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F6179" w:rsidTr="007C56FC">
-[...5 lines deleted...]
-          <w:p w:rsidR="003F6179" w:rsidRPr="00D052E8" w:rsidRDefault="003F6179" w:rsidP="003F6179">
+      <w:tr w:rsidR="00442611" w:rsidRPr="0048308F" w14:paraId="2D6BF4F6" w14:textId="77777777" w:rsidTr="00426CB8">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CE62B5B" w14:textId="77777777" w:rsidR="00442611" w:rsidRPr="0048308F" w:rsidRDefault="00442611" w:rsidP="00442611">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="6"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-            <w:tcW w:w="6662" w:type="dxa"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="451A06C5" w14:textId="77777777" w:rsidR="00442611" w:rsidRPr="0048308F" w:rsidRDefault="00442611" w:rsidP="00426CB8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Диапазон измерений токов, А:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12827CB3" w14:textId="5F3996AE" w:rsidR="00442611" w:rsidRPr="0048308F" w:rsidRDefault="00442611" w:rsidP="00426CB8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r w:rsidR="00667D11">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>А</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32F69D4B" w14:textId="3F566D73" w:rsidR="00442611" w:rsidRPr="0048308F" w:rsidRDefault="00442611" w:rsidP="00426CB8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>-5</w:t>
+            </w:r>
+            <w:r w:rsidR="00667D11">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003F6179" w:rsidRPr="00D052E8" w:rsidRDefault="003F6179" w:rsidP="003F6179">
-[...33 lines deleted...]
-              <w:spacing w:before="40" w:after="40"/>
+          <w:p w14:paraId="39FD1DEA" w14:textId="77777777" w:rsidR="00442611" w:rsidRPr="0048308F" w:rsidRDefault="00442611" w:rsidP="00426CB8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
-[...7 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E71616A" w14:textId="2DDF674B" w:rsidR="00442611" w:rsidRPr="0048308F" w:rsidRDefault="00442611" w:rsidP="00426CB8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0,01</w:t>
+            </w:r>
+            <w:r w:rsidR="009D5344">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="009D5344">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2,1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EB2FD52" w14:textId="529658B3" w:rsidR="00442611" w:rsidRPr="0048308F" w:rsidRDefault="00442611" w:rsidP="00426CB8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0,05</w:t>
+            </w:r>
+            <w:r w:rsidR="009D5344">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="009D5344">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>10,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53ACF626" w14:textId="77777777" w:rsidR="00442611" w:rsidRPr="0048308F" w:rsidRDefault="00442611" w:rsidP="00426CB8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F6179" w:rsidTr="007C56FC">
-[...5 lines deleted...]
-          <w:p w:rsidR="003F6179" w:rsidRPr="00D052E8" w:rsidRDefault="003F6179" w:rsidP="003F6179">
+      <w:tr w:rsidR="00442611" w:rsidRPr="0048308F" w14:paraId="74CA6F77" w14:textId="77777777" w:rsidTr="00426CB8">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21A13D16" w14:textId="77777777" w:rsidR="00442611" w:rsidRPr="0048308F" w:rsidRDefault="00442611" w:rsidP="00442611">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="6"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-            <w:tcW w:w="6662" w:type="dxa"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41B145EA" w14:textId="30C4D63F" w:rsidR="00442611" w:rsidRPr="0048308F" w:rsidRDefault="00442611" w:rsidP="00426CB8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Термическая стойкость всех цепей тока защиты, не более, А:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48D40271" w14:textId="77777777" w:rsidR="00442611" w:rsidRPr="0048308F" w:rsidRDefault="00442611" w:rsidP="00426CB8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>- длительно</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="086E7A20" w14:textId="77777777" w:rsidR="00442611" w:rsidRPr="0048308F" w:rsidRDefault="00442611" w:rsidP="00426CB8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>- в течение 10 с</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="114FE5A2" w14:textId="77777777" w:rsidR="00442611" w:rsidRPr="0048308F" w:rsidRDefault="00442611" w:rsidP="00426CB8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>- в течение 1 с</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003F6179" w:rsidRPr="00D052E8" w:rsidRDefault="00175C50" w:rsidP="003F6179">
-[...21 lines deleted...]
-              <w:spacing w:before="40" w:after="40"/>
+          <w:p w14:paraId="412940AF" w14:textId="77777777" w:rsidR="00442611" w:rsidRPr="0048308F" w:rsidRDefault="00442611" w:rsidP="00426CB8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
-[...7 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66A34254" w14:textId="77777777" w:rsidR="00442611" w:rsidRPr="0048308F" w:rsidRDefault="00442611" w:rsidP="00426CB8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="203478AB" w14:textId="77777777" w:rsidR="00442611" w:rsidRPr="0048308F" w:rsidRDefault="00442611" w:rsidP="00426CB8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1805FE08" w14:textId="77777777" w:rsidR="00442611" w:rsidRPr="0048308F" w:rsidRDefault="00442611" w:rsidP="00426CB8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>100</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38EF3E71" w14:textId="77777777" w:rsidR="00442611" w:rsidRPr="0048308F" w:rsidRDefault="00442611" w:rsidP="00426CB8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D3B3E1B" w14:textId="77777777" w:rsidR="00442611" w:rsidRPr="0048308F" w:rsidRDefault="00442611" w:rsidP="00426CB8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00175C50" w:rsidTr="007C56FC">
-[...5 lines deleted...]
-          <w:p w:rsidR="00175C50" w:rsidRPr="00D052E8" w:rsidRDefault="00175C50" w:rsidP="00175C50">
+      <w:tr w:rsidR="00442611" w:rsidRPr="0048308F" w14:paraId="644F35BA" w14:textId="77777777" w:rsidTr="00426CB8">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15232A62" w14:textId="77777777" w:rsidR="00442611" w:rsidRPr="0048308F" w:rsidRDefault="00442611" w:rsidP="00442611">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="6"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-            <w:tcW w:w="6662" w:type="dxa"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="011DB8B6" w14:textId="2F325738" w:rsidR="00442611" w:rsidRPr="0048308F" w:rsidRDefault="00442611" w:rsidP="00426CB8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="cyan"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Потребляемая мощность цепей переменного тока, ВА на вход</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00175C50" w:rsidRPr="00D052E8" w:rsidRDefault="00175C50" w:rsidP="00175C50">
-[...21 lines deleted...]
-              <w:spacing w:before="40" w:after="40"/>
+          <w:p w14:paraId="6C43E00D" w14:textId="77777777" w:rsidR="00442611" w:rsidRPr="0048308F" w:rsidRDefault="00442611" w:rsidP="00426CB8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
-[...7 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>не более 0,01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02F74CF0" w14:textId="77777777" w:rsidR="00442611" w:rsidRPr="0048308F" w:rsidRDefault="00442611" w:rsidP="00426CB8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00175C50" w:rsidTr="007C56FC">
-[...5 lines deleted...]
-          <w:p w:rsidR="00175C50" w:rsidRPr="00D052E8" w:rsidRDefault="00175C50" w:rsidP="00175C50">
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="2E6E55C8" w14:textId="77777777" w:rsidTr="00426CB8">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DCD16A9" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="6"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-            <w:tcW w:w="6662" w:type="dxa"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FEB2610" w14:textId="50C978BD" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Номинальное напряжение </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Uлном</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>, В</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00175C50" w:rsidRPr="00D052E8" w:rsidRDefault="00175C50" w:rsidP="00175C50">
-[...29 lines deleted...]
-              <w:spacing w:before="40" w:after="40"/>
+          <w:p w14:paraId="0B201765" w14:textId="1B0BA553" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
-[...7 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>100</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>400</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>(программный выбор)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="692E4086" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001611AD" w:rsidTr="007C56FC">
-[...5 lines deleted...]
-          <w:p w:rsidR="001611AD" w:rsidRPr="00D052E8" w:rsidRDefault="001611AD" w:rsidP="001611AD">
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="583DA51B" w14:textId="77777777" w:rsidTr="00426CB8">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59DDB238" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="6"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-            <w:tcW w:w="6662" w:type="dxa"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="290B0302" w14:textId="75A9A3D8" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="cyan"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00906C41">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Нормируемый диапазон измерений напряжения</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>, В</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001611AD" w:rsidRPr="00D052E8" w:rsidRDefault="001611AD" w:rsidP="001611AD">
-[...21 lines deleted...]
-              <w:spacing w:before="40" w:after="40"/>
+          <w:p w14:paraId="267F3673" w14:textId="67A48346" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
-[...7 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>5-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7958A1A1" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00175C50" w:rsidTr="007C56FC">
-[...5 lines deleted...]
-          <w:p w:rsidR="00175C50" w:rsidRPr="00D052E8" w:rsidRDefault="00175C50" w:rsidP="00175C50">
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="2E57D603" w14:textId="77777777" w:rsidTr="00426CB8">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="398C408D" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="6"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-            <w:tcW w:w="6662" w:type="dxa"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54953644" w14:textId="5F75E075" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00906C41">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Предел контролируемых значений линейных напряжений, В</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00175C50" w:rsidRPr="00D052E8" w:rsidRDefault="00877A02" w:rsidP="00175C50">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
+          <w:p w14:paraId="7B4FAEC2" w14:textId="3524F2CD" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
-[...29 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AF0436F" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00175C50" w:rsidTr="007C56FC">
-[...5 lines deleted...]
-          <w:p w:rsidR="00175C50" w:rsidRPr="00D052E8" w:rsidRDefault="00175C50" w:rsidP="00175C50">
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="3979FE6A" w14:textId="77777777" w:rsidTr="00426CB8">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FF3F452" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="6"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-            <w:tcW w:w="6662" w:type="dxa"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CF0BCC3" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Допустимое напряжение, В</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A866FEA" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>-длительно</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32802D24" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>-в течении 1 с</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00175C50" w:rsidRPr="00D052E8" w:rsidRDefault="002A33CB" w:rsidP="002A33CB">
-[...21 lines deleted...]
-              <w:spacing w:before="40" w:after="40"/>
+          <w:p w14:paraId="7A507C57" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
-[...7 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7CBF13A2" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>625</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49611BC5" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D734064" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00175C50" w:rsidTr="007C56FC">
-[...5 lines deleted...]
-          <w:p w:rsidR="00175C50" w:rsidRPr="00D052E8" w:rsidRDefault="00175C50" w:rsidP="00175C50">
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="6FDEE4A6" w14:textId="77777777" w:rsidTr="00277D7E">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="767487CF" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="6"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F8B0A2E" w14:textId="6A993ED8" w:rsidR="0056666A" w:rsidRPr="009A1046" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A1046">
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="6662" w:type="dxa"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Измерение частоты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, Гц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00175C50" w:rsidRPr="00D052E8" w:rsidRDefault="002A33CB" w:rsidP="002A33CB">
-[...1 lines deleted...]
-              <w:spacing w:before="40" w:after="40"/>
+          <w:p w14:paraId="44127BD3" w14:textId="01E3F36A" w:rsidR="0056666A" w:rsidRPr="009D5344" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A1046">
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
-              </w:rPr>
-[...27 lines deleted...]
-            </w:r>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>45..65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="142523E6" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00175C50" w:rsidTr="007C56FC">
-[...5 lines deleted...]
-          <w:p w:rsidR="00175C50" w:rsidRPr="00D052E8" w:rsidRDefault="00175C50" w:rsidP="00175C50">
+      <w:tr w:rsidR="00EF16D4" w:rsidRPr="0048308F" w14:paraId="0B87B68D" w14:textId="77777777" w:rsidTr="00277D7E">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B806477" w14:textId="77777777" w:rsidR="00EF16D4" w:rsidRPr="0048308F" w:rsidRDefault="00EF16D4" w:rsidP="0056666A">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="6"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="179B132F" w14:textId="7F2DC553" w:rsidR="00EF16D4" w:rsidRPr="009A1046" w:rsidRDefault="00EF16D4" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="6662" w:type="dxa"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Дискретны</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>е</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> вхо</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ды базового блока, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>шт</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00175C50" w:rsidRPr="00D052E8" w:rsidRDefault="00175C50" w:rsidP="00175C50">
-[...1 lines deleted...]
-              <w:spacing w:before="40" w:after="40"/>
+          <w:p w14:paraId="333B9F68" w14:textId="4A071FA2" w:rsidR="00EF16D4" w:rsidRPr="00EF16D4" w:rsidRDefault="00EF16D4" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D052E8">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
-              </w:rPr>
-[...6 lines deleted...]
-            <w:tcW w:w="2523" w:type="dxa"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="115F2E81" w14:textId="77777777" w:rsidR="00EF16D4" w:rsidRPr="0048308F" w:rsidRDefault="00EF16D4" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF16D4" w:rsidRPr="0048308F" w14:paraId="4FD594A3" w14:textId="77777777" w:rsidTr="00277D7E">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F1BD97E" w14:textId="77777777" w:rsidR="00EF16D4" w:rsidRPr="0048308F" w:rsidRDefault="00EF16D4" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00175C50" w:rsidRPr="00D052E8" w:rsidRDefault="00175C50" w:rsidP="00175C50">
-[...1 lines deleted...]
-              <w:spacing w:before="40" w:after="40"/>
+          <w:p w14:paraId="5A738FDD" w14:textId="19F7F31F" w:rsidR="00EF16D4" w:rsidRPr="0048308F" w:rsidRDefault="00EF16D4" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Дискретный выходы базового блока, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>шт</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E62EA01" w14:textId="554A15D2" w:rsidR="00EF16D4" w:rsidRDefault="00EF16D4" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D052E8">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D052E8">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53B7DE3C" w14:textId="77777777" w:rsidR="00EF16D4" w:rsidRPr="0048308F" w:rsidRDefault="00EF16D4" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="11461558" w14:textId="77777777" w:rsidTr="00426CB8">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18220A4B" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CF1944B" w14:textId="24BA3417" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Дискретны</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>е</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> вход</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> доп</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>олнительных</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> модулей</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (рюкзаков)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>шт</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AD2F22B" w14:textId="15BA5C2F" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>д</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">о </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59A104E8" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="58039831" w14:textId="77777777" w:rsidTr="00426CB8">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CD4BC33" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1844D96E" w14:textId="4A73D6AC" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Дискретные выходы дополнительных модулей</w:t>
+            </w:r>
+            <w:r w:rsidR="004070B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (рюкзаков)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>шт</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24560FD4" w14:textId="2A7AE0FB" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>д</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">о </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14A9FAB4" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="19ABC6E8" w14:textId="77777777" w:rsidTr="00426CB8">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CF2709C" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BD6DE3A" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Диапазон коммутируемых напряжений переменного и постоянного тока, В</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D180A79" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>10-265</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E568EA9" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="6BA765BF" w14:textId="77777777" w:rsidTr="00426CB8">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DFA8021" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E1267A0" w14:textId="6FE9E211" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Коммутируемый переменный ток (действие замыкание/размыкание), А, не более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="631E45DB" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B6ACF82" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="54FBB598" w14:textId="77777777" w:rsidTr="00426CB8">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF74115" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B887D4D" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Коммутируемый постоянный ток (действие на размыкание) при активно-индуктивной нагрузке и постоянной времени до 0,02 с, А, не более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E3BAF10" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32B7EC94" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="59BCFFFF" w14:textId="77777777" w:rsidTr="00426CB8">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57725B2A" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59203705" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Коммутируемый постоянный ток (действие на замыкание), А, не более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43EB8FB6" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EF50B3D" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="01A3218A" w14:textId="77777777" w:rsidTr="00490544">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F9082F6" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15FCFC4C" w14:textId="2E27F34D" w:rsidR="0056666A" w:rsidRPr="00667D11" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00667D11">
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
-                <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00D052E8">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Количество программируемых аналоговых выходов 0…20 мА</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF16D4">
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:spacing w:before="40" w:after="40"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF16D4" w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>дополнительных модулей</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF16D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (рюкзаков)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>шт</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2567BCDD" w14:textId="515D9735" w:rsidR="0056666A" w:rsidRPr="004C6CCB" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00667D11">
+              <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D052E8">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">до </w:t>
+            </w:r>
+            <w:r w:rsidR="004C6CCB">
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D052E8">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17C5282E" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="4772B4B6" w14:textId="77777777" w:rsidTr="00426CB8">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42B5B580" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9643" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5000BD80" w14:textId="63208E01" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Напряжение оперативного </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>питания</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> прибора должно удовлетворять следующим параметрам:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="16E1D4D7" w14:textId="77777777" w:rsidTr="00426CB8">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="168B8276" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0118A244" w14:textId="1D411B12" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Номинальное напряжение оперативного тока (переменного</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>постоянного</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">выпрямленного) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>U</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>пит</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>, В</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2915C36D" w14:textId="685A9377" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>220</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>/ 24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42F6F355" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="449A3583" w14:textId="77777777" w:rsidTr="00426CB8">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70AF0CE0" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="068DE63D" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Род тока</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CC66531" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>постоянный, переменный, выпрямленный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3224B0AA" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="37FC2D21" w14:textId="77777777" w:rsidTr="00426CB8">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B03AE91" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="074CD190" w14:textId="69534F4B" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Рабочий диапазон напряжения переменного оперативного тока с номинальной частотой 50(60) Гц</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">при </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>U</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>пит</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 220 В</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29102F8C" w14:textId="5A483426" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>80</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>264</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CFCC41B" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="77E666BA" w14:textId="77777777" w:rsidTr="00426CB8">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="605C256D" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A14A9A7" w14:textId="3C15D660" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Рабочий диапазон напряжения постоянного оперативного тока, В</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">при </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>U</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>пит</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 220 В</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15BD4A75" w14:textId="2F7ED445" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="-"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>115</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>370</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19DE155E" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="60DB7ED3" w14:textId="77777777" w:rsidTr="00426CB8">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="218D7FCD" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C6C8F19" w14:textId="2C7DC26F" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Рабочий диапазон напряжения постоянного оперативного тока, В</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">при </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>U</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>пит</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B0360">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0 В</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BBA91B0" w14:textId="7959620A" w:rsidR="0056666A" w:rsidRPr="007B0360" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="-"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>85</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F740473" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="3255A015" w14:textId="77777777" w:rsidTr="00426CB8">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F2FD73C" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3960D4D1" w14:textId="638A79C7" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Рабочий диапазон напряжения переменного оперативного тока с номинальной частотой 50(60) Гц</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">при </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>U</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>пит</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B0360">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0 В</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52D11C5C" w14:textId="0900165C" w:rsidR="0056666A" w:rsidRPr="007B0360" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="-"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B39C55F" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="141338D1" w14:textId="77777777" w:rsidTr="00426CB8">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DFA5461" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2783C73C" w14:textId="72A84C37" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Рабочий диапазон напряжения постоянного оперативного тока, В</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">при </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>U</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>пит</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="057F12E8" w14:textId="7FCA47BC" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="-"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - 36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7704F40B" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="7E8D3466" w14:textId="77777777" w:rsidTr="00426CB8">
+        <w:trPr>
+          <w:trHeight w:val="370"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CFFD485" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D88E255" w14:textId="11EA7B2A" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Мощность потребления от цепи питания</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B0360">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>, без</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> модулей</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>, Вт, не более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="675FC5EC" w14:textId="68A0EE79" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6038CFEA" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="08C0814F" w14:textId="77777777" w:rsidTr="00426CB8">
+        <w:trPr>
+          <w:trHeight w:val="370"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A3CE22F" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CBDFD1D" w14:textId="2FF65C1D" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Мощность потребления от цепи питания</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B0360">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>, максимальная</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> комплектация модулей</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>, Вт, не более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FA42BC9" w14:textId="5F8DD24F" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48308739" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="718F9FD0" w14:textId="77777777" w:rsidTr="00426CB8">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A201895" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7740" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C5BB26C" w14:textId="7C69D173" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Функционал баз</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>о</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>вого блока:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34D885BE" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="3350D7BB" w14:textId="77777777" w:rsidTr="00426CB8">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DF2EDF1" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B9F084C" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="11"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
+              </w:rPr>
+              <w:t>Класс точности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F0E2BF7" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DB99332" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="7A2B3250" w14:textId="77777777" w:rsidTr="00426CB8">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F70F05C" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AC1C193" w14:textId="03A78E75" w:rsidR="0056666A" w:rsidRPr="00A71F64" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="11"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>RS</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D052E8">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
               </w:rPr>
-              <w:t xml:space="preserve">-485, </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D052E8">
+              <w:t>Наличие</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Modbus</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D052E8">
+              <w:t>RS-485</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
               </w:rPr>
-              <w:t>-</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D052E8">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
+              </w:rPr>
+              <w:t>шт</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="060F4549" w14:textId="0C8CF1AF" w:rsidR="0056666A" w:rsidRPr="0056666A" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12E1C40F" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="4F55084C" w14:textId="77777777" w:rsidTr="00426CB8">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="448EE398" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38BE2878" w14:textId="0031CB76" w:rsidR="0056666A" w:rsidRPr="00A71F64" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="11"/>
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Наличие </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Bluetooth 4.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
+              </w:rPr>
+              <w:t>шт</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72234CCC" w14:textId="545C9906" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F4619B5" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="5D82C1B3" w14:textId="77777777" w:rsidTr="00426CB8">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C87FAEB" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47B1D99F" w14:textId="5FD1EA70" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="11"/>
+              <w:ind w:firstLine="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
+              </w:rPr>
+              <w:t>Протоколы связи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CF670D9" w14:textId="648C92EC" w:rsidR="0056666A" w:rsidRPr="004C6CCB" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C6CCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Modbus</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C6CCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C6CCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>RTU</w:t>
             </w:r>
+            <w:r w:rsidRPr="004C6CCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, МЭК 60870-5-101-2006,  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C6CCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Modbus</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C6CCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C6CCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>TCP</w:t>
+            </w:r>
+            <w:r w:rsidR="004C6CCB" w:rsidRPr="004C6CCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C6CCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> МЭК 60870-5-104-2004, МЭК 61850-8-1 MMS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6553DE44" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="00A71F64" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="165F62EC" w14:textId="77777777" w:rsidTr="00426CB8">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F375246" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="085C3E7F" w14:textId="7FED5580" w:rsidR="0056666A" w:rsidRPr="004C6CCB" w:rsidRDefault="0056666A" w:rsidP="008F5298">
+            <w:pPr>
+              <w:pStyle w:val="11"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C6CCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Протоколы резервирования для 2 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C6CCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Ethernet</w:t>
+            </w:r>
+            <w:r w:rsidR="004C6CCB" w:rsidRPr="004C6CCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
+              </w:rPr>
+              <w:t xml:space="preserve">t </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55D63360" w14:textId="352E6FD6" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>RSTP, PRP, HSR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="157DCE48" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="00A71F64" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="4D4B6499" w14:textId="77777777" w:rsidTr="00426CB8">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6636101C" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4314F57D" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="008F5298">
+            <w:pPr>
+              <w:pStyle w:val="11"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Функция </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
+              </w:rPr>
+              <w:t>осциллографирования</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="161A84CB" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1265250F" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="6AC179B9" w14:textId="77777777" w:rsidTr="00426CB8">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5280270B" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1966B999" w14:textId="6696B1B9" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="008F5298">
+            <w:pPr>
+              <w:pStyle w:val="11"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
+              </w:rPr>
+              <w:t>Формат осциллограмм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14EAEBF1" w14:textId="708CD350" w:rsidR="0056666A" w:rsidRPr="00A71F64" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Comtrade</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="136A295C" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="6D37DD92" w14:textId="77777777" w:rsidTr="00651084">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="605F2B9B" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E18B3F9" w14:textId="4FD628BA" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="008F5298">
+            <w:pPr>
+              <w:pStyle w:val="11"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
+              </w:rPr>
+              <w:t>Программируемые пользовательские экраны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54BD290E" w14:textId="276166F0" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00D052E8">
               <w:rPr>
                 <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
               </w:rPr>
-              <w:t>, ГОСТ Р МЭК 60870-5-101-2006)</w:t>
-            </w:r>
+              <w:t>есть</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77DCD081" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="05B8D68C" w14:textId="77777777" w:rsidTr="00426CB8">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00928391" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FCE0FDF" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="008F5298">
+            <w:pPr>
+              <w:pStyle w:val="11"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
+              </w:rPr>
+              <w:t>Конфигурирование через мобильное ПО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F438858" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CD2955D" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="438CA034" w14:textId="77777777" w:rsidTr="00426CB8">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F0B7075" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14E609CE" w14:textId="3C0DC841" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Поддержка дополнительных модулей</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (рюкзаков)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5812DA62" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6650C46E" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="3D989DF5" w14:textId="77777777" w:rsidTr="00FC38CB">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AE0E5D4" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60DDBC4C" w14:textId="0BADF77C" w:rsidR="0056666A" w:rsidRPr="009A1046" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A1046">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Журнал технического учета электроэнергии </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="358D97FC" w14:textId="2BFBF5F6" w:rsidR="0056666A" w:rsidRPr="009A1046" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A1046">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>есть</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="140C795D" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="5AA62DE9" w14:textId="77777777" w:rsidTr="00FC38CB">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34229F73" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F4BC3A3" w14:textId="7C17B4C2" w:rsidR="0056666A" w:rsidRPr="009A1046" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A1046">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Регистрация максимальных значений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="089D1B49" w14:textId="347E60E0" w:rsidR="0056666A" w:rsidRPr="009A1046" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A1046">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>есть</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E2C758C" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="7DACC13A" w14:textId="77777777" w:rsidTr="00426CB8">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04EAC87B" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9643" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E19C524" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Конструктивное исполнение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="31347CE2" w14:textId="77777777" w:rsidTr="00426CB8">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C852CD6" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C15D12E" w14:textId="5E4B3C47" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Габаритные размеры, мм, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">не более </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ШхВхГ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C069778" w14:textId="7D8BB715" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>120</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>х</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>120</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>х</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63EDB48D" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="6C5F1D65" w14:textId="77777777" w:rsidTr="00426CB8">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7517D6A8" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E92E192" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Масса основного блока, кг, не более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53E45F4D" w14:textId="397532D0" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B28EED3" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="14040AA9" w14:textId="77777777" w:rsidTr="0056666A">
+        <w:trPr>
+          <w:trHeight w:val="615"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17F79891" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10A4A34F" w14:textId="60CF88AC" w:rsidR="0056666A" w:rsidRPr="004C6CCB" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C6CCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Степень защиты лицевой панели в соответствии с ГОСТ 14254-2015 / IEC 529-89, не ниже</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1719BCC2" w14:textId="2F50E268" w:rsidR="0056666A" w:rsidRPr="004C6CCB" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C6CCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>IP56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="516B14A6" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="315FDFCA" w14:textId="77777777" w:rsidTr="0056666A">
+        <w:trPr>
+          <w:trHeight w:val="615"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47DE9DC7" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4257B31C" w14:textId="0B51789F" w:rsidR="0056666A" w:rsidRPr="004C6CCB" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C6CCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Степень защиты для корпуса в соответствии с ГОСТ 14254- 2015 / IEC 529-89, не ниже</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="397F0E84" w14:textId="67DFE7D4" w:rsidR="0056666A" w:rsidRPr="004C6CCB" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C6CCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IP40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A5CB385" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="1D73B9EF" w14:textId="77777777" w:rsidTr="00426CB8">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E7743A8" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9643" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="306B3F9A" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Климатические условия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="5EB024C5" w14:textId="77777777" w:rsidTr="00426CB8">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BB0C822" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47FAB70A" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Диапазон рабочих температур, С</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="784CC9AE" w14:textId="6B8ADF32" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>-40..+75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34E20A41" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="634A3337" w14:textId="77777777" w:rsidTr="00426CB8">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="267F8C82" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="063E2322" w14:textId="74BB08AA" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Влажность при +25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>С, %, не более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18D682E8" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>98</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7868B08E" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="4C39B075" w14:textId="77777777" w:rsidTr="00426CB8">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="309BBA18" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="613F00E2" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Атмосферное давление, мм. рт. ст.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4911D9F5" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>550 – 800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CE36F82" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="7F744E43" w14:textId="77777777" w:rsidTr="00426CB8">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C33575D" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38AB62FA" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Высота над уровнем моря, м, не более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2200E2A5" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="170394E8" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="29AC3858" w14:textId="77777777" w:rsidTr="00426CB8">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BEB5335" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9643" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DE3DD42" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="009A1046" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A1046">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Срок службы и хранения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="69BB6198" w14:textId="77777777" w:rsidTr="00426CB8">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EFA5C1D" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75AC9DB2" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Срок гарантийного обслуживания с момента отгрузки устройства, месяцев, не менее</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A2ABBB5" w14:textId="27E062DB" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54700D4F" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="2CD80D6C" w14:textId="77777777" w:rsidTr="00426CB8">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="549BF283" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DB373D0" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ремонт устройства в период гарантийной эксплуатации должен производится компанией-производителем бесплатно</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="686EE5CD" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0172D167" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="1BEB8451" w14:textId="77777777" w:rsidTr="00426CB8">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7787BA21" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CFC7DC9" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Наличие бесплатного круглосуточного номера технической поддержки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D725891" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56BC96A1" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="7FB9DBCC" w14:textId="77777777" w:rsidTr="00426CB8">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="353FEB7F" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="703A3955" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Средний срок службы, лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04B655B0" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6201F250" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="54B35279" w14:textId="77777777" w:rsidTr="00426CB8">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1832212A" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="562F0C11" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Средняя наработка на отказ, час</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65EED0C6" w14:textId="7E0A7B4F" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>250 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15CC2BA7" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0056666A" w:rsidRPr="0048308F" w14:paraId="4D756596" w14:textId="77777777" w:rsidTr="00426CB8">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E6FDD9F" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24960BA8" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Межповерочный</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0048308F">
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> интервал, лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2747" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B49FF47" w14:textId="6050EBD0" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50D31910" w14:textId="77777777" w:rsidR="0056666A" w:rsidRPr="0048308F" w:rsidRDefault="0056666A" w:rsidP="0056666A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Acrom" w:eastAsia="Times New Roman" w:hAnsi="Acrom" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00722D87" w:rsidRDefault="00722D87" w:rsidP="00C6076D">
+    <w:p w14:paraId="0D478581" w14:textId="77777777" w:rsidR="00722D87" w:rsidRPr="00F71FFE" w:rsidRDefault="00722D87" w:rsidP="00C6076D">
       <w:pPr>
         <w:ind w:left="284"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00722D87" w:rsidSect="00B123C9">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId8"/>
+    <w:sectPr w:rsidR="00722D87" w:rsidRPr="00F71FFE" w:rsidSect="008F5298">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="3261" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="3402" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00DB3D6C" w:rsidRDefault="00DB3D6C" w:rsidP="0006621C">
+    <w:p w14:paraId="4C0C4917" w14:textId="77777777" w:rsidR="000579B0" w:rsidRDefault="000579B0" w:rsidP="0006621C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00DB3D6C" w:rsidRDefault="00DB3D6C" w:rsidP="0006621C">
+    <w:p w14:paraId="1D16B734" w14:textId="77777777" w:rsidR="000579B0" w:rsidRDefault="000579B0" w:rsidP="0006621C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{B66BD3F3-ECB6-4F4C-A91A-C9B642B7E573}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{E7536A53-630D-462E-8C0E-646E093699C3}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{2155EA5A-48D8-4B8B-AD83-4A4FBF69DFF4}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{95D5C667-0691-4A92-A7C6-5A057CC06158}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{E4CE3142-1BB7-4392-80EF-962C270FB52D}"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{EB154269-01BC-416E-B337-A7A4FF976D05}"/>
-    <w:embedBold r:id="rId4" w:fontKey="{91F3419B-2170-4A60-B713-2FA61C64FF12}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{A73121D4-C276-49D0-96A9-ABC63D649438}"/>
+    <w:embedBold r:id="rId5" w:fontKey="{66D6C751-2B9E-4DC4-935C-1A63069565CF}"/>
   </w:font>
   <w:font w:name="TTBEo00">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Acrom">
+    <w:panose1 w:val="00000500000000000000"/>
     <w:charset w:val="CC"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000207" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{4420CDC5-4487-4793-8AFA-B2EEBD36E4A4}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{7B4CFAB1-F4D4-4AF5-B0AF-E30FAC57BFF8}"/>
+    <w:embedBold r:id="rId7" w:fontKey="{F62E1270-E159-4046-9518-CA54E3CD9378}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Acrom Bold">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId7" w:fontKey="{E4626F63-6DE4-4457-93DA-ACD6A783FB70}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{B7F21B7C-0082-4A9B-8C9D-062D114AD516}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00D052E8" w:rsidRDefault="00D052E8">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="071EC87E" w14:textId="77777777" w:rsidR="00D052E8" w:rsidRDefault="00D052E8">
     <w:pPr>
       <w:pStyle w:val="aa"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="ru-RU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A1F9D22" wp14:editId="59DC14F7">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>4292600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>151130</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2360930" cy="1404620"/>
               <wp:effectExtent l="0" t="0" r="27940" b="17145"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="217" name="Надпись 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2360930" cy="1404620"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00D052E8" w:rsidRPr="00D052E8" w:rsidRDefault="00D052E8" w:rsidP="00D052E8">
+                        <w:p w14:paraId="37A63162" w14:textId="77777777" w:rsidR="00D052E8" w:rsidRPr="00D052E8" w:rsidRDefault="00D052E8" w:rsidP="00D052E8">
                           <w:pPr>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               <w:lang w:val="en-US"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00D052E8">
                             <w:rPr>
                               <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               <w:lang w:val="en-US"/>
                             </w:rPr>
                             <w:t>www.i-mt.net</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>40000</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>20000</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="6A1F9D22" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Надпись 2" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:338pt;margin-top:11.9pt;width:185.9pt;height:110.6pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:400;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:400;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBSHjvyPQIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU82O0zAQviPxDpbvNGn6s9uo6WrpUoS0&#10;/EgLD+A6TmPheIztNllue+cVeAcOHLjxCt03Yuy0pYIbIgdrnBl/M/PNN/OrrlFkJ6yToAs6HKSU&#10;CM2hlHpT0A/vV88uKXGe6ZIp0KKg98LRq8XTJ/PW5CKDGlQpLEEQ7fLWFLT23uRJ4ngtGuYGYIRG&#10;ZwW2YR6vdpOUlrWI3qgkS9Np0oItjQUunMO/N72TLiJ+VQnu31aVE56ogmJtPp42nutwJos5yzeW&#10;mVryQxnsH6pomNSY9AR1wzwjWyv/gmokt+Cg8gMOTQJVJbmIPWA3w/SPbu5qZkTsBclx5kST+3+w&#10;/M3unSWyLGg2vKBEswaHtP+6/7b/vv+5//H48PiFZIGl1rgcg+8MhvvuOXQ47dixM7fAPzqiYVkz&#10;vRHX1kJbC1ZilcPwMjl72uO4ALJuX0OJydjWQwTqKtsECpEUgug4rfvThETnCcef2Wiazkbo4ugb&#10;jtPxNIszTFh+fG6s8y8FNCQYBbUogQjPdrfOh3JYfgwJ2TSspFJRBkqTtqCzSTbpGwMly+AMYc5u&#10;1ktlyY4FIcUv9oae87BGepSzkk1BL09BLA90vNBlzOKZVL2NlSh94CdQ0pPju3UXBzI60r6G8h4J&#10;s9CrF7cNjRrsZ0paVG5B3acts4IS9Uoj6bPheBykHi/jyQUyROy5Z33uYZojVEE9Jb259HE9YtPm&#10;GoezkpG2MMW+kkPJqMjI5mF7guTP7zHq944vfgEAAP//AwBQSwMEFAAGAAgAAAAhAGkS9B7hAAAA&#10;CwEAAA8AAABkcnMvZG93bnJldi54bWxMj81Ow0AMhO9IvMPKSNzoLm1JUcimQkhcEEJqy891m7hJ&#10;2qw3ZN00vD3uCW62ZzT+JluOvlUD9rEJZOF2YkAhFaFsqLLwvnm+uQcV2VHp2kBo4QcjLPPLi8yl&#10;ZTjRCoc1V0pCKKbOQs3cpVrHokbv4iR0SKLtQu8dy9pXuuzdScJ9q6fGJNq7huRD7Tp8qrE4rI/e&#10;gv7avA3jiodPP/s+7Pllt3/90NZeX42PD6AYR/4zwxlf0CEXpm04UhlVayFZJNKFLUxnUuFsMPOF&#10;TFu5zO8M6DzT/zvkvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBSHjvyPQIAACsEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBpEvQe4QAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAAJcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAApQUAAAAA&#10;" filled="f">
+            <v:shape id="Надпись 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:338pt;margin-top:11.9pt;width:185.9pt;height:110.6pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:400;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:400;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBY2KXTDgIAAPcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06TdtmyjpqulSxHS&#10;cpEWPmDiOI2F4zG226R8PWOn263gDZEHy86Mz8w5c7y+GzrNjtJ5habk00nOmTQCa2X2Jf/+bffm&#10;ljMfwNSg0ciSn6Tnd5vXr9a9LeQMW9S1dIxAjC96W/I2BFtkmRet7MBP0EpDwQZdB4GObp/VDnpC&#10;73Q2y/Nl1qOrrUMhvae/D2OQbxJ+00gRvjSNl4HpklNvIa0urVVcs80air0D2ypxbgP+oYsOlKGi&#10;F6gHCMAOTv0F1Snh0GMTJgK7DJtGCZk4EJtp/gebpxasTFxIHG8vMvn/Bys+H5/sV8fC8A4HGmAi&#10;4e0jih+eGdy2YPby3jnsWwk1FZ5GybLe+uJ8NUrtCx9Bqv4T1jRkOARMQEPjuqgK8WSETgM4XUSX&#10;Q2CCfs5ulvnqhkKCYtN5Pl/O0lgyKJ6vW+fDB4kdi5uSO5pqgofjow+xHSieU2I1gzuldZqsNqwv&#10;+WoxW4zEUKs6BmOad/tqqx07QvRG+hI3ilyndSqQQ7XqSn57SYIiyvHe1KlKAKXHPXWizVmfKMko&#10;ThiqgRKjThXWJ1LK4ehEejm0adH94qwnF5bc/zyAk5zpj4bUXk3n82jbdJgv3pI0zF1HqusIGEFQ&#10;JQ+cjdttSFZPbO09TWWnkl4vnZx7JXclGc8vIdr3+pyyXt7r5jcAAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpEvQe4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsNADITvSLzDykjc6C5tSVHIpkJI&#10;XBBCasvPdZu4SdqsN2TdNLw97glutmc0/iZbjr5VA/axCWThdmJAIRWhbKiy8L55vrkHFdlR6dpA&#10;aOEHIyzzy4vMpWU40QqHNVdKQiimzkLN3KVax6JG7+IkdEii7ULvHcvaV7rs3UnCfaunxiTau4bk&#10;Q+06fKqxOKyP3oL+2rwN44qHTz/7Puz5Zbd//dDWXl+Njw+gGEf+M8MZX9AhF6ZtOFIZVWshWSTS&#10;hS1MZ1LhbDDzhUxbuczvDOg80/875L8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAWNil&#10;0w4CAAD3AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;aRL0HuEAAAALAQAADwAAAAAAAAAAAAAAAABoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w:rsidR="00D052E8" w:rsidRPr="00D052E8" w:rsidRDefault="00D052E8" w:rsidP="00D052E8">
+                  <w:p w14:paraId="37A63162" w14:textId="77777777" w:rsidR="00D052E8" w:rsidRPr="00D052E8" w:rsidRDefault="00D052E8" w:rsidP="00D052E8">
                     <w:pPr>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00D052E8">
                       <w:rPr>
                         <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom"/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                       <w:t>www.i-mt.net</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="ru-RU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A0D9B98" wp14:editId="0716EABE">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B1D2BFB" wp14:editId="592D3DBC">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-6985</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7543800" cy="2063750"/>
               <wp:effectExtent l="0" t="0" r="19050" b="12700"/>
               <wp:wrapNone/>
               <wp:docPr id="12" name="Прямоугольник 12"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7543800" cy="2063750"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
@@ -1305,238 +7859,295 @@
                       <a:fillRef idx="1">
                         <a:schemeClr val="dk1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="dk1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
           <w:pict>
             <v:rect w14:anchorId="161D78BB" id="Прямоугольник 12" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:-.55pt;width:594pt;height:162.5pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQClnWWSmgIAAEEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1uEzEQviPxDpbvdDdp0paomypqVYRU&#10;tRUt6tn12t0VXo+xnWzCCYkrEo/AQ3BB/PQZNm/E2LvZllIuiBw2Hs//N994/2BZKbIQ1pWgMzrY&#10;SikRmkNe6puMvr48frZHifNM50yBFhldCUcPpk+f7NdmIoZQgMqFJRhEu0ltMlp4byZJ4nghKua2&#10;wAiNSgm2Yh5Fe5PkltUYvVLJME13khpsbixw4RzeHrVKOo3xpRTcn0nphCcqo1ibj18bv9fhm0z3&#10;2eTGMlOUvCuD/UMVFSs1Ju1DHTHPyNyWf4SqSm7BgfRbHKoEpCy5iD1gN4P0QTcXBTMi9oLgONPD&#10;5P5fWH66OLekzHF2Q0o0q3BGzef1+/Wn5kdzu/7QfGlum+/rj83P5mvzjaARIlYbN0HHC3NuO8nh&#10;MbS/lLYK/9gYWUaUVz3KYukJx8vd8Wh7L8VhcNQN053t3XGcQ3LnbqzzLwRUJBwyanGMEV22OHEe&#10;U6LpxgSFUE5bQDz5lRKhBqVfCYmtYcph9I6kEofKkgVDOuRvBu11wXLRXo1T/IUOMUFvHaUYLESV&#10;pVJ93C5AIOvvcdsQnW1wE5GLvWP6t4Jax946ZgTte8eq1GAfc1Z+0BUuW/sNMC0cAZlryFc4bAvt&#10;FjjDj0vE94Q5f84s0h5ngqvsz/AjFdQZhe5ESQH23WP3wR7ZiFpKalyjjLq3c2YFJeqlRp4+H4xG&#10;Ye+iMBrvDlGw9zXX9zV6Xh0CjmaAj4bh8RjsvdocpYXqCjd+FrKiimmOuTPKvd0Ih75db3wzuJjN&#10;ohnummH+RF8YHoIHVAN/LpdXzJqOZB75eQqblWOTB1xrbYOnhtncgywjEe9w7fDGPY2E6d6U8BDc&#10;l6PV3cs3/QUAAP//AwBQSwMEFAAGAAgAAAAhAMqPn5TeAAAACAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FPg0AQhe8m/ofNmHgx7UKbGESWpjYaLngQ+wMGdgQiO0vYLUV/vduTPb55k/e+l+0WM4iZ&#10;JtdbVhCvIxDEjdU9twqOn2+rBITzyBoHy6Tghxzs8tubDFNtz/xBc+VbEULYpaig835MpXRNRwbd&#10;2o7Ewfuyk0Ef5NRKPeE5hJtBbqLoURrsOTR0ONKho+a7OhkFv3N9LIp9iQ/v1aGcCvfyWraLUvd3&#10;y/4ZhKfF/z/DBT+gQx6Yanti7cSgIAzxClZxDOLixkkSLrWC7Wb7BDLP5PWA/A8AAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQClnWWSmgIAAEEFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQDKj5+U3gAAAAgBAAAPAAAAAAAAAAAAAAAAAPQEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/wUAAAAA&#10;" fillcolor="black [3200]" strokecolor="black [1600]" strokeweight="1pt">
               <w10:wrap anchorx="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00DB3D6C" w:rsidRDefault="00DB3D6C" w:rsidP="0006621C">
+    <w:p w14:paraId="289F85BD" w14:textId="77777777" w:rsidR="000579B0" w:rsidRDefault="000579B0" w:rsidP="0006621C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00DB3D6C" w:rsidRDefault="00DB3D6C" w:rsidP="0006621C">
+    <w:p w14:paraId="7AB72D0C" w14:textId="77777777" w:rsidR="000579B0" w:rsidRDefault="000579B0" w:rsidP="0006621C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="0006621C" w:rsidRDefault="00175C50" w:rsidP="00DF5788">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="68D14A76" w14:textId="570F4C7D" w:rsidR="0006621C" w:rsidRDefault="005323A8" w:rsidP="0056666A">
     <w:pPr>
       <w:pStyle w:val="a8"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4677"/>
         <w:tab w:val="clear" w:pos="9355"/>
         <w:tab w:val="right" w:pos="10466"/>
       </w:tabs>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:r w:rsidRPr="00DF5788">
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35A99212" wp14:editId="5E92E60E">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="margin">
-            <wp:posOffset>99646</wp:posOffset>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>176107</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-448310</wp:posOffset>
+            <wp:posOffset>-449580</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7098323" cy="1980038"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="1270"/>
+          <wp:extent cx="7382933" cy="2057400"/>
+          <wp:effectExtent l="0" t="0" r="8890" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1" name="Рисунок 1"/>
+          <wp:docPr id="3" name="Рисунок 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name=""/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
-                  <a:blip r:embed="rId1" cstate="print">
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect t="4875" b="7979"/>
-                  <a:stretch/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7098323" cy="1980038"/>
+                    <a:ext cx="7390414" cy="2059485"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
-                  <a:extLst>
-[...3 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="00175C50">
+    <w:r w:rsidR="0056666A" w:rsidRPr="00175C50">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="ru-RU"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="155F4026" wp14:editId="44782C49">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="leftMargin">
+            <wp:align>right</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-487680</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="586740" cy="2104755"/>
+          <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2" name="Рисунок 2"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1" name=""/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="586740" cy="2104755"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00B35D54" w:rsidRPr="00175C50">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="ru-RU"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30D4B734" wp14:editId="18A9BB82">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-439615</wp:posOffset>
+            <wp:posOffset>-441960</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-443719</wp:posOffset>
+            <wp:posOffset>-556260</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="550984" cy="1976491"/>
-          <wp:effectExtent l="0" t="0" r="1905" b="5080"/>
+          <wp:extent cx="7512685" cy="114300"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Рисунок 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
-                  <a:xfrm>
+                  <a:xfrm flipV="1">
                     <a:off x="0" y="0"/>
-                    <a:ext cx="588033" cy="2109392"/>
+                    <a:ext cx="7730995" cy="117621"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00DF5788">
-[...6 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00EB73DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="95ECFA54"/>
     <w:lvl w:ilvl="0" w:tplc="2764ACBE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1607,50 +8218,166 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="069E7C8A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="09CE65C4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24741D83"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="493015B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -1719,51 +8446,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36D674D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="651E85E0"/>
     <w:lvl w:ilvl="0" w:tplc="56705C18">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="a"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:hAnsi="Century" w:hint="default"/>
         <w:color w:val="79AE22"/>
         <w:sz w:val="32"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
@@ -1835,51 +8562,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="407E63D9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8D64AE2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -1949,51 +8676,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4ED74FDC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="600C4B96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -2065,375 +8792,444 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00722D87"/>
     <w:rsid w:val="000109E1"/>
     <w:rsid w:val="000252C3"/>
     <w:rsid w:val="0003757B"/>
     <w:rsid w:val="00040026"/>
+    <w:rsid w:val="000405D2"/>
     <w:rsid w:val="00046CFE"/>
+    <w:rsid w:val="000514FE"/>
     <w:rsid w:val="000520B2"/>
+    <w:rsid w:val="000579B0"/>
     <w:rsid w:val="00064748"/>
     <w:rsid w:val="0006621C"/>
+    <w:rsid w:val="0007448C"/>
     <w:rsid w:val="00074C8A"/>
     <w:rsid w:val="000832C9"/>
     <w:rsid w:val="00096295"/>
+    <w:rsid w:val="000A1F5D"/>
     <w:rsid w:val="000A3BC1"/>
     <w:rsid w:val="000B032E"/>
     <w:rsid w:val="000C06DD"/>
     <w:rsid w:val="000E6A93"/>
     <w:rsid w:val="000E789E"/>
     <w:rsid w:val="00147C4B"/>
     <w:rsid w:val="001518CE"/>
     <w:rsid w:val="0015314F"/>
     <w:rsid w:val="00156D06"/>
     <w:rsid w:val="001611AD"/>
+    <w:rsid w:val="00163738"/>
     <w:rsid w:val="00175C50"/>
+    <w:rsid w:val="0019574B"/>
     <w:rsid w:val="001A285B"/>
     <w:rsid w:val="001A2D03"/>
     <w:rsid w:val="001B137F"/>
+    <w:rsid w:val="001B5833"/>
     <w:rsid w:val="001D6C9E"/>
+    <w:rsid w:val="001F17AF"/>
     <w:rsid w:val="001F4B58"/>
     <w:rsid w:val="001F5AB0"/>
     <w:rsid w:val="002300C1"/>
+    <w:rsid w:val="002344D9"/>
+    <w:rsid w:val="002421ED"/>
     <w:rsid w:val="002500DC"/>
     <w:rsid w:val="00257900"/>
     <w:rsid w:val="00262632"/>
     <w:rsid w:val="002703D5"/>
     <w:rsid w:val="002A33CB"/>
     <w:rsid w:val="002C0EA7"/>
     <w:rsid w:val="002C28E3"/>
     <w:rsid w:val="002D4C75"/>
     <w:rsid w:val="002E17CF"/>
     <w:rsid w:val="002F023D"/>
     <w:rsid w:val="002F77C9"/>
     <w:rsid w:val="003016DC"/>
     <w:rsid w:val="00307A34"/>
     <w:rsid w:val="00307E7D"/>
     <w:rsid w:val="00322116"/>
     <w:rsid w:val="00332F09"/>
     <w:rsid w:val="003347CF"/>
     <w:rsid w:val="00336650"/>
     <w:rsid w:val="00344378"/>
     <w:rsid w:val="00353F68"/>
     <w:rsid w:val="003679B6"/>
     <w:rsid w:val="003C45D2"/>
     <w:rsid w:val="003C7F12"/>
     <w:rsid w:val="003E29E9"/>
+    <w:rsid w:val="003F0ED1"/>
     <w:rsid w:val="003F6179"/>
+    <w:rsid w:val="004070B6"/>
     <w:rsid w:val="00417079"/>
+    <w:rsid w:val="00421FAD"/>
     <w:rsid w:val="00425516"/>
+    <w:rsid w:val="00442611"/>
     <w:rsid w:val="004473A3"/>
+    <w:rsid w:val="00454187"/>
     <w:rsid w:val="00455478"/>
+    <w:rsid w:val="00457C4E"/>
     <w:rsid w:val="00463D3C"/>
+    <w:rsid w:val="00474235"/>
+    <w:rsid w:val="00476CAD"/>
+    <w:rsid w:val="0048308F"/>
     <w:rsid w:val="0048429B"/>
     <w:rsid w:val="004870B3"/>
     <w:rsid w:val="00493840"/>
     <w:rsid w:val="004965C3"/>
     <w:rsid w:val="004A1CF4"/>
     <w:rsid w:val="004B144B"/>
     <w:rsid w:val="004B2A5C"/>
     <w:rsid w:val="004B78C9"/>
     <w:rsid w:val="004C0DFB"/>
+    <w:rsid w:val="004C6CCB"/>
     <w:rsid w:val="004E1689"/>
+    <w:rsid w:val="004E2C53"/>
     <w:rsid w:val="004E561F"/>
+    <w:rsid w:val="004F600E"/>
     <w:rsid w:val="004F735C"/>
     <w:rsid w:val="004F7F28"/>
     <w:rsid w:val="005009A5"/>
+    <w:rsid w:val="0050190B"/>
+    <w:rsid w:val="00502D2D"/>
     <w:rsid w:val="005129A5"/>
     <w:rsid w:val="00516DBA"/>
+    <w:rsid w:val="00526DC1"/>
+    <w:rsid w:val="005323A8"/>
     <w:rsid w:val="00540D81"/>
     <w:rsid w:val="00550770"/>
+    <w:rsid w:val="0056666A"/>
     <w:rsid w:val="0057031F"/>
     <w:rsid w:val="00577D1F"/>
     <w:rsid w:val="00580556"/>
     <w:rsid w:val="00581BB2"/>
     <w:rsid w:val="00594A7B"/>
     <w:rsid w:val="005A19FF"/>
     <w:rsid w:val="005B47DC"/>
     <w:rsid w:val="005C0374"/>
     <w:rsid w:val="005C1EAB"/>
+    <w:rsid w:val="005D7AF9"/>
     <w:rsid w:val="005F3C65"/>
     <w:rsid w:val="00607C9D"/>
     <w:rsid w:val="00613CA3"/>
     <w:rsid w:val="006145DE"/>
+    <w:rsid w:val="00620F03"/>
     <w:rsid w:val="00622B51"/>
     <w:rsid w:val="0065498A"/>
+    <w:rsid w:val="006569F8"/>
     <w:rsid w:val="006654F9"/>
+    <w:rsid w:val="00667D11"/>
     <w:rsid w:val="00682A53"/>
     <w:rsid w:val="0068716B"/>
     <w:rsid w:val="0069713C"/>
     <w:rsid w:val="006A431A"/>
     <w:rsid w:val="006C6A25"/>
     <w:rsid w:val="006D771D"/>
+    <w:rsid w:val="006E30BA"/>
     <w:rsid w:val="00712CF0"/>
     <w:rsid w:val="00722D87"/>
     <w:rsid w:val="00727A44"/>
     <w:rsid w:val="0077062C"/>
     <w:rsid w:val="00771364"/>
     <w:rsid w:val="00772355"/>
     <w:rsid w:val="00782E2D"/>
     <w:rsid w:val="007870ED"/>
     <w:rsid w:val="007906F0"/>
     <w:rsid w:val="00790A61"/>
     <w:rsid w:val="00794054"/>
     <w:rsid w:val="007A108F"/>
     <w:rsid w:val="007A1115"/>
+    <w:rsid w:val="007B0360"/>
     <w:rsid w:val="007B49B7"/>
     <w:rsid w:val="007B703E"/>
     <w:rsid w:val="007C56FC"/>
     <w:rsid w:val="007C7E4C"/>
+    <w:rsid w:val="007D54FB"/>
     <w:rsid w:val="007E5ADF"/>
     <w:rsid w:val="00807A36"/>
     <w:rsid w:val="00815887"/>
     <w:rsid w:val="00837DAB"/>
     <w:rsid w:val="00841807"/>
     <w:rsid w:val="00841864"/>
+    <w:rsid w:val="00857E77"/>
     <w:rsid w:val="008613B4"/>
     <w:rsid w:val="00877A02"/>
     <w:rsid w:val="00881ED5"/>
+    <w:rsid w:val="00885D70"/>
     <w:rsid w:val="00886C2D"/>
     <w:rsid w:val="008932D4"/>
     <w:rsid w:val="00894D82"/>
     <w:rsid w:val="008B1B5A"/>
     <w:rsid w:val="008B6DE8"/>
     <w:rsid w:val="008C3C8E"/>
     <w:rsid w:val="008D1FD0"/>
     <w:rsid w:val="008D74D9"/>
     <w:rsid w:val="008E3D7E"/>
+    <w:rsid w:val="008F5298"/>
+    <w:rsid w:val="00901717"/>
+    <w:rsid w:val="00906C41"/>
     <w:rsid w:val="00945E08"/>
+    <w:rsid w:val="00951C04"/>
     <w:rsid w:val="0097267D"/>
     <w:rsid w:val="0097755C"/>
     <w:rsid w:val="009A0523"/>
+    <w:rsid w:val="009A1046"/>
     <w:rsid w:val="009A16D8"/>
     <w:rsid w:val="009B5293"/>
+    <w:rsid w:val="009D117D"/>
+    <w:rsid w:val="009D5344"/>
     <w:rsid w:val="009E432E"/>
     <w:rsid w:val="00A010DD"/>
     <w:rsid w:val="00A079E5"/>
     <w:rsid w:val="00A21CBB"/>
     <w:rsid w:val="00A3141C"/>
+    <w:rsid w:val="00A71F64"/>
     <w:rsid w:val="00A76202"/>
     <w:rsid w:val="00AA7C6F"/>
     <w:rsid w:val="00AB3B70"/>
     <w:rsid w:val="00AB4574"/>
     <w:rsid w:val="00AB65A9"/>
+    <w:rsid w:val="00AC1319"/>
     <w:rsid w:val="00AC6748"/>
     <w:rsid w:val="00B03713"/>
     <w:rsid w:val="00B071C9"/>
     <w:rsid w:val="00B123C9"/>
     <w:rsid w:val="00B15F95"/>
     <w:rsid w:val="00B27AA0"/>
+    <w:rsid w:val="00B35D54"/>
     <w:rsid w:val="00B42C92"/>
+    <w:rsid w:val="00B503AC"/>
+    <w:rsid w:val="00B5268B"/>
     <w:rsid w:val="00B70FCA"/>
     <w:rsid w:val="00B82743"/>
     <w:rsid w:val="00B82BC5"/>
     <w:rsid w:val="00B85585"/>
+    <w:rsid w:val="00B97CEE"/>
     <w:rsid w:val="00BA6C75"/>
     <w:rsid w:val="00BB5422"/>
     <w:rsid w:val="00BC3531"/>
     <w:rsid w:val="00BD15D2"/>
     <w:rsid w:val="00BE0F28"/>
     <w:rsid w:val="00BE1034"/>
     <w:rsid w:val="00BE1BA9"/>
     <w:rsid w:val="00BF1149"/>
     <w:rsid w:val="00C02F04"/>
+    <w:rsid w:val="00C03CF3"/>
     <w:rsid w:val="00C360AA"/>
     <w:rsid w:val="00C46031"/>
     <w:rsid w:val="00C6076D"/>
     <w:rsid w:val="00C616D1"/>
     <w:rsid w:val="00C63673"/>
     <w:rsid w:val="00C76119"/>
     <w:rsid w:val="00C83A07"/>
     <w:rsid w:val="00C95630"/>
     <w:rsid w:val="00C95667"/>
     <w:rsid w:val="00CA2367"/>
     <w:rsid w:val="00CA77A4"/>
     <w:rsid w:val="00CB5C3F"/>
     <w:rsid w:val="00D052E8"/>
     <w:rsid w:val="00D0569D"/>
     <w:rsid w:val="00D07420"/>
     <w:rsid w:val="00D159B8"/>
     <w:rsid w:val="00D2523E"/>
     <w:rsid w:val="00D31706"/>
     <w:rsid w:val="00D36FFE"/>
+    <w:rsid w:val="00D37ABC"/>
     <w:rsid w:val="00D43677"/>
     <w:rsid w:val="00D47C5D"/>
     <w:rsid w:val="00D57873"/>
     <w:rsid w:val="00D61F5C"/>
     <w:rsid w:val="00D62D4F"/>
     <w:rsid w:val="00D64CEA"/>
+    <w:rsid w:val="00D7013F"/>
     <w:rsid w:val="00D7188D"/>
     <w:rsid w:val="00D9107A"/>
     <w:rsid w:val="00D96383"/>
     <w:rsid w:val="00D96BC9"/>
     <w:rsid w:val="00DA339D"/>
     <w:rsid w:val="00DA5131"/>
     <w:rsid w:val="00DB3D6C"/>
+    <w:rsid w:val="00DC6B98"/>
+    <w:rsid w:val="00DD2547"/>
     <w:rsid w:val="00DF5788"/>
     <w:rsid w:val="00E0501F"/>
     <w:rsid w:val="00E2554A"/>
     <w:rsid w:val="00E35FD9"/>
+    <w:rsid w:val="00E3652D"/>
     <w:rsid w:val="00E41250"/>
     <w:rsid w:val="00E55DC4"/>
     <w:rsid w:val="00E60D10"/>
     <w:rsid w:val="00E87BF1"/>
     <w:rsid w:val="00E9419D"/>
     <w:rsid w:val="00EA296F"/>
     <w:rsid w:val="00EC0717"/>
     <w:rsid w:val="00EC23AA"/>
     <w:rsid w:val="00EC4987"/>
     <w:rsid w:val="00ED4868"/>
     <w:rsid w:val="00EE3663"/>
     <w:rsid w:val="00EE7A8B"/>
+    <w:rsid w:val="00EF16D4"/>
     <w:rsid w:val="00EF25A8"/>
     <w:rsid w:val="00EF2B8C"/>
+    <w:rsid w:val="00F01F4B"/>
     <w:rsid w:val="00F05531"/>
     <w:rsid w:val="00F1464C"/>
+    <w:rsid w:val="00F22917"/>
+    <w:rsid w:val="00F2499A"/>
     <w:rsid w:val="00F30FBD"/>
+    <w:rsid w:val="00F3783A"/>
     <w:rsid w:val="00F439EE"/>
+    <w:rsid w:val="00F604B6"/>
     <w:rsid w:val="00F6111B"/>
     <w:rsid w:val="00F613CB"/>
+    <w:rsid w:val="00F71FFE"/>
     <w:rsid w:val="00F73A4A"/>
     <w:rsid w:val="00F774E5"/>
     <w:rsid w:val="00F9082B"/>
+    <w:rsid w:val="00F94C9C"/>
+    <w:rsid w:val="00F962E9"/>
     <w:rsid w:val="00FB2EF2"/>
     <w:rsid w:val="00FB5BD4"/>
     <w:rsid w:val="00FD4447"/>
     <w:rsid w:val="00FF3639"/>
     <w:rsid w:val="00FF6866"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="09742586"/>
+  <w14:docId w14:val="70B3FC49"/>
   <w15:docId w15:val="{12C92693-2376-4C6F-90B0-B970B0F59AEB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2761,50 +9557,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a0">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="003347CF"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
@@ -3002,108 +9803,256 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0006621C"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="aa">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="ab"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0006621C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ab">
     <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a1"/>
     <w:link w:val="aa"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0006621C"/>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="-">
+    <w:name w:val="Таблица - основной правый"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="-0"/>
+    <w:qFormat/>
+    <w:rsid w:val="00442611"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Century Gothic"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="-0">
+    <w:name w:val="Таблица - основной правый Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="-"/>
+    <w:rsid w:val="00442611"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Century Gothic"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ac">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002421ED"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ad">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ae"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002421ED"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ae">
+    <w:name w:val="Текст примечания Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="ad"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002421ED"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="ad"/>
+    <w:next w:val="ad"/>
+    <w:link w:val="af0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002421ED"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af0">
+    <w:name w:val="Тема примечания Знак"/>
+    <w:basedOn w:val="ae"/>
+    <w:link w:val="af"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002421ED"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af1">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00474235"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af2">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007B0360"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af3">
+    <w:name w:val="Текст сноски Знак"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="af2"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B0360"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af4">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007B0360"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="920674775">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1593393960">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1858423486">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -3327,74 +10276,91 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF7E92C7-E198-4333-983E-061F09568250}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>576</Characters>
+  <Pages>3</Pages>
+  <Words>599</Words>
+  <Characters>3418</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>28</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>675</CharactersWithSpaces>
+  <CharactersWithSpaces>4009</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Евгений</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>