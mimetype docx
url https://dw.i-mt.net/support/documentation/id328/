--- v0 (2026-05-27)
+++ v1 (2026-09-10)
@@ -1,53 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="244B6537" w14:textId="77777777" w:rsidR="00AB3B70" w:rsidRPr="00B123C9" w:rsidRDefault="00AB3B70" w:rsidP="00B123C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B123C9">
         <w:rPr>
           <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom" w:cs="Arial"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Приложение</w:t>
       </w:r>
       <w:r w:rsidRPr="00B123C9">
         <w:rPr>
           <w:rFonts w:ascii="Acrom" w:hAnsi="Acrom" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -211,51 +212,59 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="442" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D84B97" w14:textId="77777777" w:rsidR="00B26C75" w:rsidRPr="007A1115" w:rsidRDefault="00B26C75" w:rsidP="00886C2D">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2629" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FD8A5FC" w14:textId="77777777" w:rsidR="00B26C75" w:rsidRDefault="00077EB3" w:rsidP="00D31706">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
-              <w:t>Габаритные размеры, ШхВхГ, не более</w:t>
+              <w:t xml:space="preserve">Габаритные размеры, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>ШхВхГ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>, не более</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1929" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3564B559" w14:textId="12FAA255" w:rsidR="00B26C75" w:rsidRDefault="003237C7" w:rsidP="00077EB3">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FA269F">
               <w:t>103 х 184 х 157</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003237C7" w14:paraId="01340D29" w14:textId="77777777" w:rsidTr="00282901">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="442" w:type="pct"/>
             <w:vAlign w:val="center"/>
@@ -617,149 +626,146 @@
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>65 - 265</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00DDF174" w14:textId="03691D7E" w:rsidR="00795A36" w:rsidRPr="007A1115" w:rsidRDefault="00795A36" w:rsidP="00176007">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00795A36" w14:paraId="1D1BD00E" w14:textId="77777777" w:rsidTr="00795A36">
+      <w:tr w:rsidR="00795A36" w14:paraId="1D1BD00E" w14:textId="77777777" w:rsidTr="00094E32">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="442" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43094876" w14:textId="77777777" w:rsidR="00795A36" w:rsidRPr="007A1115" w:rsidRDefault="00795A36" w:rsidP="00176007">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2629" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="562DB367" w14:textId="77777777" w:rsidR="00795A36" w:rsidRPr="007A1115" w:rsidRDefault="00795A36" w:rsidP="00176007">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>Рабочий диапазон питания постоянным напряжением, В, не менее</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="965" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B3BF15A" w14:textId="77777777" w:rsidR="00795A36" w:rsidRPr="007A1115" w:rsidRDefault="00795A36" w:rsidP="00176007">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>85 - 370</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="965" w:type="pct"/>
+            <w:tcW w:w="964" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32485CC5" w14:textId="54BD761D" w:rsidR="00795A36" w:rsidRPr="007A1115" w:rsidRDefault="00795A36" w:rsidP="00176007">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>10 - 36</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00176007" w14:paraId="0ED05F7C" w14:textId="77777777" w:rsidTr="00282901">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="442" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F095E6F" w14:textId="77777777" w:rsidR="00176007" w:rsidRPr="007A1115" w:rsidRDefault="00176007" w:rsidP="00176007">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2629" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3578AEC1" w14:textId="0786350E" w:rsidR="00176007" w:rsidRPr="001A734C" w:rsidRDefault="006E550A" w:rsidP="00176007">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Время готовности после подачи питания, </w:t>
             </w:r>
             <w:r w:rsidR="003237C7">
               <w:t>м</w:t>
             </w:r>
             <w:r w:rsidR="002A2619">
               <w:t>ин</w:t>
             </w:r>
-            <w:r w:rsidR="001A734C">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="001A734C" w:rsidRPr="00975EBD">
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="001A734C" w:rsidRPr="001A734C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001A734C">
               <w:t>не более</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1929" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71D4E133" w14:textId="147622FB" w:rsidR="00176007" w:rsidRPr="007A1115" w:rsidRDefault="003237C7" w:rsidP="00176007">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
@@ -995,53 +1001,55 @@
           <w:p w14:paraId="68437624" w14:textId="728930A7" w:rsidR="0042058C" w:rsidRDefault="0042058C" w:rsidP="0042058C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Поддерживаемые протоколы обмена информацией в режиме </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>master</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1929" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="22768148" w14:textId="77777777" w:rsidR="0042058C" w:rsidRPr="00E80E93" w:rsidRDefault="0042058C" w:rsidP="0042058C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0042058C">
               <w:t>Modbus</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E80E93">
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="0042058C">
               <w:t>RTU</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F181F50" w14:textId="374A6C8A" w:rsidR="0042058C" w:rsidRPr="007A1115" w:rsidRDefault="0042058C" w:rsidP="0042058C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>ГОСТ Р МЭК 60870-5-101-2006</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0042058C" w14:paraId="233A3C76" w14:textId="77777777" w:rsidTr="00FE6035">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="442" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34E3F553" w14:textId="77777777" w:rsidR="0042058C" w:rsidRPr="007A1115" w:rsidRDefault="0042058C" w:rsidP="0042058C">
@@ -1113,53 +1121,55 @@
           <w:p w14:paraId="6494C20B" w14:textId="1242E6FC" w:rsidR="0042058C" w:rsidRDefault="0042058C" w:rsidP="0042058C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Поддерживаемые протоколы обмена информацией в режиме </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>slave</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1929" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2BA40B51" w14:textId="77777777" w:rsidR="0042058C" w:rsidRPr="00E80E93" w:rsidRDefault="0042058C" w:rsidP="0042058C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0042058C">
               <w:t>Modbus</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E80E93">
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="0042058C">
               <w:t>RTU</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39E4FBB6" w14:textId="4F52FDFD" w:rsidR="0042058C" w:rsidRDefault="0042058C" w:rsidP="0042058C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>ГОСТ Р МЭК 60870-5-101-2006</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003237C7" w14:paraId="5540F0C8" w14:textId="77777777" w:rsidTr="00282901">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="442" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="309A0B2A" w14:textId="77777777" w:rsidR="003237C7" w:rsidRPr="007A1115" w:rsidRDefault="003237C7" w:rsidP="003237C7">
@@ -1320,1220 +1330,1608 @@
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:vanish/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="22064C0D" w14:textId="77777777" w:rsidR="0042058C" w:rsidRPr="007A1115" w:rsidRDefault="0042058C" w:rsidP="0042058C">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2629" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="66A05EBE" w14:textId="710A165E" w:rsidR="0042058C" w:rsidRDefault="0042058C" w:rsidP="0042058C">
+          <w:p w14:paraId="66A05EBE" w14:textId="6F26253F" w:rsidR="0042058C" w:rsidRDefault="0042058C" w:rsidP="0042058C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>Количество интерфейсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1929" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="315F9EED" w14:textId="11BE47BA" w:rsidR="0042058C" w:rsidRPr="0042058C" w:rsidRDefault="0042058C" w:rsidP="0042058C">
-[...11 lines deleted...]
-              <w:t>2</w:t>
+          <w:p w14:paraId="315F9EED" w14:textId="4D83FDA8" w:rsidR="0042058C" w:rsidRPr="00D81642" w:rsidRDefault="00D81642" w:rsidP="0042058C">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0042058C" w14:paraId="1DA3EA14" w14:textId="77777777" w:rsidTr="00282901">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="442" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67A2BBD9" w14:textId="77777777" w:rsidR="0042058C" w:rsidRPr="007A1115" w:rsidRDefault="0042058C" w:rsidP="0042058C">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2629" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="690D66EB" w14:textId="62E447B5" w:rsidR="0042058C" w:rsidRDefault="0042058C" w:rsidP="0042058C">
-[...1 lines deleted...]
-              <w:spacing w:before="40" w:after="40"/>
+          <w:p w14:paraId="690D66EB" w14:textId="7D6289F5" w:rsidR="0042058C" w:rsidRPr="00DD079A" w:rsidRDefault="0042058C" w:rsidP="0042058C">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Режим работы</w:t>
+            </w:r>
+            <w:r w:rsidR="00D81642">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD079A">
+              <w:t xml:space="preserve">интерфейсов </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD079A">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ETH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1929" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42324593" w14:textId="6645877A" w:rsidR="0042058C" w:rsidRPr="00FE6035" w:rsidRDefault="0042058C" w:rsidP="0042058C">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="1121A83F" w14:textId="77777777" w:rsidR="00975EBD" w:rsidRDefault="0042058C" w:rsidP="0042058C">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE6035">
-              <w:t xml:space="preserve">Два независимых порта/два порта с резервированием </w:t>
+              <w:t>Два независимых порта/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C38D93A" w14:textId="04465C66" w:rsidR="00975EBD" w:rsidRPr="00975EBD" w:rsidRDefault="0042058C" w:rsidP="0042058C">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE6035">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">два порта с резервированием </w:t>
+            </w:r>
+            <w:r w:rsidR="00975EBD">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>RSTP</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_Ref238462530"/>
+            <w:r w:rsidRPr="00FE6035">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:footnoteReference w:id="1"/>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidR="00975EBD">
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62B8BD83" w14:textId="01246B38" w:rsidR="0042058C" w:rsidRDefault="00975EBD" w:rsidP="0042058C">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">два порта с резервированием </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>PRP</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE6035">
-[...3 lines deleted...]
-              <w:footnoteReference w:id="1"/>
+            <w:r w:rsidR="008D6D3D">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="008D6D3D" w:rsidRPr="008D6D3D">
+              <w:instrText xml:space="preserve"> </w:instrText>
+            </w:r>
+            <w:r w:rsidR="008D6D3D">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText>NOTEREF</w:instrText>
+            </w:r>
+            <w:r w:rsidR="008D6D3D" w:rsidRPr="008D6D3D">
+              <w:instrText xml:space="preserve"> _</w:instrText>
+            </w:r>
+            <w:r w:rsidR="008D6D3D">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText>Ref</w:instrText>
+            </w:r>
+            <w:r w:rsidR="008D6D3D" w:rsidRPr="008D6D3D">
+              <w:instrText>238462530 \</w:instrText>
+            </w:r>
+            <w:r w:rsidR="008D6D3D">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText>f</w:instrText>
+            </w:r>
+            <w:r w:rsidR="008D6D3D" w:rsidRPr="008D6D3D">
+              <w:instrText xml:space="preserve"> </w:instrText>
+            </w:r>
+            <w:r w:rsidR="008D6D3D">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="008D6D3D" w:rsidRPr="008D6D3D">
+              <w:rPr>
+                <w:rStyle w:val="ae"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="008D6D3D">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00975EBD">
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42324593" w14:textId="3E8C3E42" w:rsidR="00975EBD" w:rsidRPr="00975EBD" w:rsidRDefault="00975EBD" w:rsidP="0042058C">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">два порта с резервированием </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>HSR</w:t>
+            </w:r>
+            <w:r w:rsidR="008D6D3D">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="008D6D3D" w:rsidRPr="008D6D3D">
+              <w:instrText xml:space="preserve"> </w:instrText>
+            </w:r>
+            <w:r w:rsidR="008D6D3D">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText>NOTEREF</w:instrText>
+            </w:r>
+            <w:r w:rsidR="008D6D3D" w:rsidRPr="008D6D3D">
+              <w:instrText xml:space="preserve"> _</w:instrText>
+            </w:r>
+            <w:r w:rsidR="008D6D3D">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText>Ref</w:instrText>
+            </w:r>
+            <w:r w:rsidR="008D6D3D" w:rsidRPr="008D6D3D">
+              <w:instrText>238462530 \</w:instrText>
+            </w:r>
+            <w:r w:rsidR="008D6D3D">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText>f</w:instrText>
+            </w:r>
+            <w:r w:rsidR="008D6D3D" w:rsidRPr="008D6D3D">
+              <w:instrText xml:space="preserve"> </w:instrText>
+            </w:r>
+            <w:r w:rsidR="008D6D3D">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="008D6D3D" w:rsidRPr="008D6D3D">
+              <w:rPr>
+                <w:rStyle w:val="ae"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="008D6D3D">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0042058C" w14:paraId="2DE85219" w14:textId="77777777" w:rsidTr="00282901">
+      <w:tr w:rsidR="00DD079A" w14:paraId="7DD2FE75" w14:textId="77777777" w:rsidTr="00282901">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="442" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3457B44B" w14:textId="77777777" w:rsidR="0042058C" w:rsidRPr="007A1115" w:rsidRDefault="0042058C" w:rsidP="0042058C">
+          <w:p w14:paraId="20965368" w14:textId="77777777" w:rsidR="00DD079A" w:rsidRPr="007A1115" w:rsidRDefault="00DD079A" w:rsidP="00DD079A">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2629" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="23AC6F79" w14:textId="5F49E425" w:rsidR="0042058C" w:rsidRDefault="0042058C" w:rsidP="0042058C">
-[...4 lines deleted...]
-              <w:t>Поддерживаемые протоколы обмена информацией</w:t>
+          <w:p w14:paraId="420A7487" w14:textId="72D4B203" w:rsidR="00DD079A" w:rsidRPr="00DD079A" w:rsidRDefault="00DD079A" w:rsidP="00DD079A">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Режим работы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">интерфейсов </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>SFP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1929" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-[...10 lines deleted...]
-            </w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CF0D6A3" w14:textId="77777777" w:rsidR="00DD079A" w:rsidRPr="00AC1C6C" w:rsidRDefault="00DD079A" w:rsidP="00DD079A">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r w:rsidRPr="00FE6035">
-              <w:t>-</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="2B237689" w14:textId="77777777" w:rsidR="0042058C" w:rsidRPr="00FE6035" w:rsidRDefault="0042058C" w:rsidP="0042058C">
+              <w:t>Два независимых порта/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E66DBFF" w14:textId="77777777" w:rsidR="00DD079A" w:rsidRPr="00975EBD" w:rsidRDefault="00DD079A" w:rsidP="00DD079A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FE6035">
-              <w:t>ГОСТ Р МЭК 60870-5-104-2004</w:t>
-[...26 lines deleted...]
-              <w:t>GOOSE</w:t>
+              <w:t xml:space="preserve">два порта с резервированием </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>RSTP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00AC1C6C">
+              <w:instrText xml:space="preserve"> </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText>NOTEREF</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00AC1C6C">
+              <w:instrText xml:space="preserve"> _</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText>Ref</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00AC1C6C">
+              <w:instrText>238462530 \</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText>f</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00AC1C6C">
+              <w:instrText xml:space="preserve"> \</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText>h</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00AC1C6C">
+              <w:instrText xml:space="preserve"> </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00AC1C6C">
+              <w:rPr>
+                <w:rStyle w:val="ae"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26253E47" w14:textId="1B1282A2" w:rsidR="00DD079A" w:rsidRPr="00FE6035" w:rsidRDefault="00DD079A" w:rsidP="00DD079A">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">два порта с резервированием </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>PRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="008D6D3D">
+              <w:instrText xml:space="preserve"> </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText>NOTEREF</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008D6D3D">
+              <w:instrText xml:space="preserve"> _</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText>Ref</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008D6D3D">
+              <w:instrText>238462530 \</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText>f</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008D6D3D">
+              <w:instrText xml:space="preserve"> </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008D6D3D">
+              <w:rPr>
+                <w:rStyle w:val="ae"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00AC1C6C">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0042058C" w14:paraId="62FAD1EB" w14:textId="77777777" w:rsidTr="00282901">
+      <w:tr w:rsidR="00DD079A" w14:paraId="2DE85219" w14:textId="77777777" w:rsidTr="00282901">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="442" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="175D2475" w14:textId="77777777" w:rsidR="0042058C" w:rsidRPr="007A1115" w:rsidRDefault="0042058C" w:rsidP="0042058C">
+          <w:p w14:paraId="3457B44B" w14:textId="77777777" w:rsidR="00DD079A" w:rsidRPr="007A1115" w:rsidRDefault="00DD079A" w:rsidP="00DD079A">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2629" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6B4C64A8" w14:textId="36EEADED" w:rsidR="0042058C" w:rsidRDefault="0042058C" w:rsidP="0042058C">
-[...4 lines deleted...]
-              <w:t>Поддерживаемые протоколы синхронизации времени</w:t>
+          <w:p w14:paraId="23AC6F79" w14:textId="5F49E425" w:rsidR="00DD079A" w:rsidRDefault="00DD079A" w:rsidP="00DD079A">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Поддерживаемые протоколы обмена информацией</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1929" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6CBE7E29" w14:textId="7D932B8B" w:rsidR="0042058C" w:rsidRDefault="0042058C" w:rsidP="0042058C">
-[...8 lines deleted...]
-              <w:t>SNTP</w:t>
+          <w:p w14:paraId="26EB4785" w14:textId="77777777" w:rsidR="00DD079A" w:rsidRPr="00FE6035" w:rsidRDefault="00DD079A" w:rsidP="00DD079A">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Modbus</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE6035">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>TCP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B237689" w14:textId="77777777" w:rsidR="00DD079A" w:rsidRPr="00FE6035" w:rsidRDefault="00DD079A" w:rsidP="00DD079A">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE6035">
+              <w:t>ГОСТ Р МЭК 60870-5-104-2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="293D40B6" w14:textId="0A87289C" w:rsidR="00DD079A" w:rsidRPr="0042058C" w:rsidRDefault="00DD079A" w:rsidP="00DD079A">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IEC 61850 MMS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0042058C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>GOOSE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003237C7" w14:paraId="7B96F166" w14:textId="77777777" w:rsidTr="00282901">
+      <w:tr w:rsidR="00DD079A" w14:paraId="62FAD1EB" w14:textId="77777777" w:rsidTr="00282901">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="442" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B541B48" w14:textId="77777777" w:rsidR="003237C7" w:rsidRPr="007A1115" w:rsidRDefault="003237C7" w:rsidP="003237C7">
+          <w:p w14:paraId="175D2475" w14:textId="77777777" w:rsidR="00DD079A" w:rsidRPr="007A1115" w:rsidRDefault="00DD079A" w:rsidP="00DD079A">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2629" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A77D1C" w14:textId="58E37293" w:rsidR="003237C7" w:rsidRDefault="003237C7" w:rsidP="003237C7">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Максимальное количество клиентов </w:t>
+          <w:p w14:paraId="6B4C64A8" w14:textId="36EEADED" w:rsidR="00DD079A" w:rsidRDefault="00DD079A" w:rsidP="00DD079A">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Поддерживаемые протоколы синхронизации времени</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1929" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-              <w:t>16</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="6CBE7E29" w14:textId="7D932B8B" w:rsidR="00DD079A" w:rsidRDefault="00DD079A" w:rsidP="00DD079A">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>SNTP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003237C7" w14:paraId="7EA99F84" w14:textId="77777777" w:rsidTr="00282901">
+      <w:tr w:rsidR="00DD079A" w14:paraId="7B96F166" w14:textId="77777777" w:rsidTr="00282901">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="442" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68B7DDD3" w14:textId="77777777" w:rsidR="003237C7" w:rsidRPr="007A1115" w:rsidRDefault="003237C7" w:rsidP="003237C7">
+          <w:p w14:paraId="4B541B48" w14:textId="77777777" w:rsidR="00DD079A" w:rsidRPr="007A1115" w:rsidRDefault="00DD079A" w:rsidP="00DD079A">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2629" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="28AF45C6" w14:textId="57D306F6" w:rsidR="003237C7" w:rsidRDefault="003237C7" w:rsidP="003237C7">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="74A77D1C" w14:textId="58E37293" w:rsidR="00DD079A" w:rsidRDefault="00DD079A" w:rsidP="00DD079A">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0042459A">
+              <w:t xml:space="preserve">Максимальное количество клиентов </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1929" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="587780D9" w14:textId="441153BD" w:rsidR="00DD079A" w:rsidRPr="0042058C" w:rsidRDefault="00DD079A" w:rsidP="00DD079A">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD079A" w14:paraId="7EA99F84" w14:textId="77777777" w:rsidTr="00282901">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="442" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68B7DDD3" w14:textId="77777777" w:rsidR="00DD079A" w:rsidRPr="007A1115" w:rsidRDefault="00DD079A" w:rsidP="00DD079A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2629" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="28AF45C6" w14:textId="57D306F6" w:rsidR="00DD079A" w:rsidRDefault="00DD079A" w:rsidP="00050C1B">
             <w:r w:rsidRPr="0042459A">
               <w:t>Максимальное количество одновременно подключенных клиентов</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55BEFF0E" w14:textId="77777777" w:rsidR="0042058C" w:rsidRDefault="0042058C" w:rsidP="003237C7">
-[...4 lines deleted...]
-          <w:p w14:paraId="671484A2" w14:textId="77777777" w:rsidR="003237C7" w:rsidRDefault="003237C7" w:rsidP="003237C7">
+          <w:p w14:paraId="671484A2" w14:textId="77777777" w:rsidR="00DD079A" w:rsidRDefault="00DD079A" w:rsidP="00050C1B">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>В том числе по протоколам:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1931348A" w14:textId="77777777" w:rsidR="003237C7" w:rsidRDefault="003237C7" w:rsidP="003237C7">
+          <w:p w14:paraId="1931348A" w14:textId="77777777" w:rsidR="00DD079A" w:rsidRDefault="00DD079A" w:rsidP="00050C1B">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Modbus</w:t>
             </w:r>
             <w:r w:rsidRPr="00E80E93">
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>TCP</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FB94503" w14:textId="77777777" w:rsidR="003237C7" w:rsidRPr="0031390E" w:rsidRDefault="003237C7" w:rsidP="003237C7">
+          <w:p w14:paraId="0FB94503" w14:textId="77777777" w:rsidR="00DD079A" w:rsidRPr="0031390E" w:rsidRDefault="00DD079A" w:rsidP="00050C1B">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>- ГОСТ Р МЭК 60870-5-10</w:t>
             </w:r>
             <w:r w:rsidRPr="0031390E">
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:t>-200</w:t>
             </w:r>
             <w:r w:rsidRPr="0031390E">
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51994461" w14:textId="77777777" w:rsidR="003237C7" w:rsidRDefault="003237C7" w:rsidP="003237C7">
+          <w:p w14:paraId="51994461" w14:textId="77777777" w:rsidR="00DD079A" w:rsidRDefault="00DD079A" w:rsidP="00050C1B">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>- IEC 61850</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70C5C695" w14:textId="7FE1113B" w:rsidR="003237C7" w:rsidRDefault="003237C7" w:rsidP="003237C7">
-[...1 lines deleted...]
-              <w:spacing w:before="40" w:after="40"/>
+          <w:p w14:paraId="70C5C695" w14:textId="7FE1113B" w:rsidR="00DD079A" w:rsidRDefault="00DD079A" w:rsidP="00050C1B">
+            <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>SNTP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1929" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="503D397B" w14:textId="77777777" w:rsidR="0042058C" w:rsidRDefault="0042058C" w:rsidP="003237C7">
-[...61 lines deleted...]
-            <w:r w:rsidRPr="003237C7">
+          <w:p w14:paraId="503D397B" w14:textId="77777777" w:rsidR="00DD079A" w:rsidRDefault="00DD079A" w:rsidP="00050C1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="785EF606" w14:textId="7786AEEF" w:rsidR="00DD079A" w:rsidRPr="0094456B" w:rsidRDefault="00DD079A" w:rsidP="00050C1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6904B922" w14:textId="77777777" w:rsidR="00050C1B" w:rsidRDefault="00050C1B" w:rsidP="00050C1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EE27330" w14:textId="44D98D0B" w:rsidR="00DD079A" w:rsidRPr="003237C7" w:rsidRDefault="00DD079A" w:rsidP="00050C1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3069E995" w14:textId="77CD0879" w:rsidR="00DD079A" w:rsidRPr="003237C7" w:rsidRDefault="00DD079A" w:rsidP="00050C1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E6047A6" w14:textId="36ACB59E" w:rsidR="003237C7" w:rsidRDefault="003237C7" w:rsidP="003237C7">
-[...1 lines deleted...]
-              <w:spacing w:before="40" w:after="40"/>
+          <w:p w14:paraId="6A32B73E" w14:textId="79632EE2" w:rsidR="00DD079A" w:rsidRPr="003237C7" w:rsidRDefault="00DD079A" w:rsidP="00050C1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E6047A6" w14:textId="36ACB59E" w:rsidR="00DD079A" w:rsidRDefault="00DD079A" w:rsidP="00050C1B">
+            <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="003237C7">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00077EB3" w14:paraId="20083F77" w14:textId="77777777" w:rsidTr="0042058C">
+      <w:tr w:rsidR="00DD079A" w14:paraId="20083F77" w14:textId="77777777" w:rsidTr="0042058C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44A2439A" w14:textId="73FBB00C" w:rsidR="00077EB3" w:rsidRPr="00A3141C" w:rsidRDefault="0042058C" w:rsidP="00077EB3">
+          <w:p w14:paraId="44A2439A" w14:textId="73FBB00C" w:rsidR="00DD079A" w:rsidRPr="00A3141C" w:rsidRDefault="00DD079A" w:rsidP="00DD079A">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Интерфейс</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> IRIG-B/PPS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00282901" w14:paraId="29558483" w14:textId="77777777" w:rsidTr="00282901">
+      <w:tr w:rsidR="00DD079A" w14:paraId="29558483" w14:textId="77777777" w:rsidTr="00282901">
         <w:trPr>
           <w:hidden/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="442" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77778DDF" w14:textId="77777777" w:rsidR="00282901" w:rsidRPr="00D45898" w:rsidRDefault="00282901" w:rsidP="00282901">
+          <w:p w14:paraId="77778DDF" w14:textId="77777777" w:rsidR="00DD079A" w:rsidRPr="00D45898" w:rsidRDefault="00DD079A" w:rsidP="00DD079A">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:vanish/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="408A9574" w14:textId="77777777" w:rsidR="00282901" w:rsidRDefault="00282901" w:rsidP="00282901">
+          <w:p w14:paraId="408A9574" w14:textId="77777777" w:rsidR="00DD079A" w:rsidRDefault="00DD079A" w:rsidP="00DD079A">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2629" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1F945D48" w14:textId="03FD179E" w:rsidR="00282901" w:rsidRPr="00CA4630" w:rsidRDefault="00282901" w:rsidP="00282901">
+          <w:p w14:paraId="1F945D48" w14:textId="03FD179E" w:rsidR="00DD079A" w:rsidRPr="00CA4630" w:rsidRDefault="00DD079A" w:rsidP="00DD079A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r w:rsidRPr="001F0B07">
               <w:t>Прием сигналов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1929" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="19CB5A57" w14:textId="00F00237" w:rsidR="00282901" w:rsidRPr="00CA4630" w:rsidRDefault="00282901" w:rsidP="00282901">
+          <w:p w14:paraId="19CB5A57" w14:textId="00F00237" w:rsidR="00DD079A" w:rsidRPr="00CA4630" w:rsidRDefault="00DD079A" w:rsidP="00DD079A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="001F0B07">
               <w:t xml:space="preserve">IRIG-B или PPS </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00282901" w14:paraId="0B960D61" w14:textId="77777777" w:rsidTr="00282901">
+      <w:tr w:rsidR="00DD079A" w14:paraId="0B960D61" w14:textId="77777777" w:rsidTr="00282901">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="442" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50C96550" w14:textId="77777777" w:rsidR="00282901" w:rsidRDefault="00282901" w:rsidP="00282901">
+          <w:p w14:paraId="50C96550" w14:textId="77777777" w:rsidR="00DD079A" w:rsidRDefault="00DD079A" w:rsidP="00DD079A">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2629" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="59409217" w14:textId="7BCFBDA1" w:rsidR="00282901" w:rsidRDefault="00282901" w:rsidP="00282901">
+          <w:p w14:paraId="59409217" w14:textId="7BCFBDA1" w:rsidR="00DD079A" w:rsidRDefault="00DD079A" w:rsidP="00DD079A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r w:rsidRPr="001F0B07">
               <w:t>Уровень сигнала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1929" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2C757E47" w14:textId="77777777" w:rsidR="00282901" w:rsidRDefault="00282901" w:rsidP="00282901">
+          <w:p w14:paraId="2C757E47" w14:textId="77777777" w:rsidR="00DD079A" w:rsidRDefault="00DD079A" w:rsidP="00DD079A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="001F0B07">
               <w:t>TTL</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59B6D972" w14:textId="2149E40C" w:rsidR="00282901" w:rsidRDefault="005D58B2" w:rsidP="00282901">
+          <w:p w14:paraId="59B6D972" w14:textId="2149E40C" w:rsidR="00DD079A" w:rsidRDefault="00DD079A" w:rsidP="00DD079A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Логический </w:t>
             </w:r>
-            <w:r w:rsidR="00282901" w:rsidRPr="001F0B07">
+            <w:r w:rsidRPr="001F0B07">
               <w:t xml:space="preserve">уровень 0 </w:t>
             </w:r>
-            <w:r w:rsidR="00FE6035">
+            <w:r>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidR="00282901" w:rsidRPr="001F0B07">
+            <w:r w:rsidRPr="001F0B07">
               <w:t xml:space="preserve"> 0 В</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D316901" w14:textId="5AF79E83" w:rsidR="00282901" w:rsidRDefault="005D58B2" w:rsidP="00282901">
+          <w:p w14:paraId="1D316901" w14:textId="5AF79E83" w:rsidR="00DD079A" w:rsidRDefault="00DD079A" w:rsidP="00DD079A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Логический </w:t>
             </w:r>
-            <w:r w:rsidR="00282901" w:rsidRPr="001F0B07">
-[...2 lines deleted...]
-            <w:r w:rsidR="00FE6035">
+            <w:r w:rsidRPr="001F0B07">
+              <w:t xml:space="preserve">уровень </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001F0B07">
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:r>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidR="00282901" w:rsidRPr="001F0B07">
-              <w:t xml:space="preserve"> 5 В</w:t>
+            <w:r w:rsidRPr="001F0B07">
+              <w:t xml:space="preserve"> 5</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001F0B07">
+              <w:t xml:space="preserve"> В</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00282901" w14:paraId="639512CF" w14:textId="77777777" w:rsidTr="00282901">
+      <w:tr w:rsidR="00DD079A" w14:paraId="639512CF" w14:textId="77777777" w:rsidTr="00282901">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="442" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="168BF6B1" w14:textId="77777777" w:rsidR="00282901" w:rsidRDefault="00282901" w:rsidP="00282901">
+          <w:p w14:paraId="168BF6B1" w14:textId="77777777" w:rsidR="00DD079A" w:rsidRDefault="00DD079A" w:rsidP="00DD079A">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2629" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="12839D79" w14:textId="477148CB" w:rsidR="00282901" w:rsidRPr="00230606" w:rsidRDefault="00282901" w:rsidP="00282901">
+          <w:p w14:paraId="12839D79" w14:textId="477148CB" w:rsidR="00DD079A" w:rsidRPr="00230606" w:rsidRDefault="00DD079A" w:rsidP="00DD079A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>Тип разъема</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1929" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5E3CF522" w14:textId="60025E00" w:rsidR="00282901" w:rsidRPr="000C2606" w:rsidRDefault="00282901" w:rsidP="00282901">
+          <w:p w14:paraId="5E3CF522" w14:textId="60025E00" w:rsidR="00DD079A" w:rsidRPr="000C2606" w:rsidRDefault="00DD079A" w:rsidP="00DD079A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>SMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00282901" w14:paraId="5E8A966B" w14:textId="77777777" w:rsidTr="00282901">
+      <w:tr w:rsidR="00DD079A" w14:paraId="5E8A966B" w14:textId="77777777" w:rsidTr="00282901">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="442" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68FF79E5" w14:textId="77777777" w:rsidR="00282901" w:rsidRDefault="00282901" w:rsidP="00282901">
+          <w:p w14:paraId="68FF79E5" w14:textId="77777777" w:rsidR="00DD079A" w:rsidRDefault="00DD079A" w:rsidP="00DD079A">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2629" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2BF43935" w14:textId="55DD0010" w:rsidR="00282901" w:rsidRDefault="00282901" w:rsidP="00282901">
+          <w:p w14:paraId="2BF43935" w14:textId="55DD0010" w:rsidR="00DD079A" w:rsidRDefault="00DD079A" w:rsidP="00DD079A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Поддерживаемые форматы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>IRIG-B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1929" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="53437920" w14:textId="1A584C64" w:rsidR="00282901" w:rsidRDefault="00282901" w:rsidP="00282901">
+          <w:p w14:paraId="53437920" w14:textId="1A584C64" w:rsidR="00DD079A" w:rsidRDefault="00DD079A" w:rsidP="00DD079A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>B000 – B007</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00282901" w14:paraId="4D15DADE" w14:textId="77777777" w:rsidTr="0042058C">
+      <w:tr w:rsidR="00DD079A" w14:paraId="4D15DADE" w14:textId="77777777" w:rsidTr="0042058C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="658F7F5C" w14:textId="6FF06F7D" w:rsidR="00282901" w:rsidRPr="00A3141C" w:rsidRDefault="00282901" w:rsidP="00282901">
+          <w:p w14:paraId="658F7F5C" w14:textId="6FF06F7D" w:rsidR="00DD079A" w:rsidRPr="00A3141C" w:rsidRDefault="00DD079A" w:rsidP="00DD079A">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Модуль </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>SIM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00282901" w14:paraId="42819474" w14:textId="77777777" w:rsidTr="00BE3914">
+      <w:tr w:rsidR="00DD079A" w14:paraId="42819474" w14:textId="77777777" w:rsidTr="00BE3914">
         <w:trPr>
           <w:hidden/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="442" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A7A4672" w14:textId="77777777" w:rsidR="00282901" w:rsidRPr="00D45898" w:rsidRDefault="00282901" w:rsidP="00282901">
+          <w:p w14:paraId="5A7A4672" w14:textId="77777777" w:rsidR="00DD079A" w:rsidRPr="00D45898" w:rsidRDefault="00DD079A" w:rsidP="00DD079A">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:vanish/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1FED6E6A" w14:textId="77777777" w:rsidR="00282901" w:rsidRDefault="00282901" w:rsidP="00282901">
+          <w:p w14:paraId="1FED6E6A" w14:textId="77777777" w:rsidR="00DD079A" w:rsidRDefault="00DD079A" w:rsidP="00DD079A">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2629" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="72B19AAB" w14:textId="1D1DB7EF" w:rsidR="00282901" w:rsidRPr="00BC608F" w:rsidRDefault="00282901" w:rsidP="00282901">
+          <w:p w14:paraId="72B19AAB" w14:textId="1D1DB7EF" w:rsidR="00DD079A" w:rsidRPr="00BC608F" w:rsidRDefault="00DD079A" w:rsidP="00DD079A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Поддерживаемые тип </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>SIM</w:t>
             </w:r>
             <w:r>
               <w:t>-карты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1929" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="22877ADF" w14:textId="07779F5A" w:rsidR="00282901" w:rsidRPr="00CA4630" w:rsidRDefault="00282901" w:rsidP="00282901">
-[...3 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="22877ADF" w14:textId="2DCE8123" w:rsidR="00DD079A" w:rsidRPr="00CA4630" w:rsidRDefault="00DD079A" w:rsidP="00DD079A">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>mini</w:t>
+            </w:r>
             <w:r w:rsidRPr="00AC3D51">
-              <w:t>Полноразмерная (1FF)</w:t>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AC3D51">
+              <w:t>FF)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00282901" w14:paraId="73F74F40" w14:textId="77777777" w:rsidTr="00BE3914">
+      <w:tr w:rsidR="00DD079A" w14:paraId="73F74F40" w14:textId="77777777" w:rsidTr="00BE3914">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="442" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0028FF03" w14:textId="77777777" w:rsidR="00282901" w:rsidRDefault="00282901" w:rsidP="00282901">
+          <w:p w14:paraId="0028FF03" w14:textId="77777777" w:rsidR="00DD079A" w:rsidRDefault="00DD079A" w:rsidP="00DD079A">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2629" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3FCBB389" w14:textId="24FA312D" w:rsidR="00282901" w:rsidRDefault="00282901" w:rsidP="00282901">
+          <w:p w14:paraId="3FCBB389" w14:textId="24FA312D" w:rsidR="00DD079A" w:rsidRDefault="00DD079A" w:rsidP="00DD079A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>Поддерживаемые стандарты мобильной связи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1929" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="04B37760" w14:textId="4EE51B34" w:rsidR="00282901" w:rsidRDefault="00282901" w:rsidP="00282901">
+          <w:p w14:paraId="04B37760" w14:textId="4EE51B34" w:rsidR="00DD079A" w:rsidRDefault="00DD079A" w:rsidP="00DD079A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
-            <w:r w:rsidR="002A2619">
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidR="002A2619">
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4G</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00282901" w14:paraId="6C3B3ED5" w14:textId="77777777" w:rsidTr="00BE3914">
+      <w:tr w:rsidR="00DD079A" w14:paraId="6C3B3ED5" w14:textId="77777777" w:rsidTr="00BE3914">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="442" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48546F55" w14:textId="77777777" w:rsidR="00282901" w:rsidRDefault="00282901" w:rsidP="00282901">
+          <w:p w14:paraId="48546F55" w14:textId="77777777" w:rsidR="00DD079A" w:rsidRDefault="00DD079A" w:rsidP="00DD079A">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2629" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6A3FD8EF" w14:textId="3F962C25" w:rsidR="00282901" w:rsidRDefault="00282901" w:rsidP="00282901">
+          <w:p w14:paraId="6A3FD8EF" w14:textId="3F962C25" w:rsidR="00DD079A" w:rsidRDefault="00DD079A" w:rsidP="00DD079A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>Тип разъема для подключения внешней антенны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1929" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2E72267C" w14:textId="7F28591C" w:rsidR="00282901" w:rsidRDefault="00282901" w:rsidP="00282901">
-[...8 lines deleted...]
-              <w:t>SMA</w:t>
+          <w:p w14:paraId="2E72267C" w14:textId="7B5861FF" w:rsidR="00DD079A" w:rsidRDefault="00DD079A" w:rsidP="00DD079A">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>SMA (female)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="384C7D36" w14:textId="77777777" w:rsidR="00022A11" w:rsidRDefault="00022A11" w:rsidP="00DE157A"/>
     <w:sectPr w:rsidR="00022A11" w:rsidSect="00FE6035">
-      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2702" w:right="720" w:bottom="720" w:left="720" w:header="0" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C3FF7F1" w14:textId="77777777" w:rsidR="00EA610B" w:rsidRDefault="00EA610B" w:rsidP="0006621C">
+    <w:p w14:paraId="4F2CB0F7" w14:textId="77777777" w:rsidR="00E10AE4" w:rsidRDefault="00E10AE4" w:rsidP="0006621C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="224E6A8D" w14:textId="77777777" w:rsidR="00EA610B" w:rsidRDefault="00EA610B" w:rsidP="0006621C">
+    <w:p w14:paraId="59B29B9E" w14:textId="77777777" w:rsidR="00E10AE4" w:rsidRDefault="00E10AE4" w:rsidP="0006621C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{6F548D1E-F415-4F54-BB77-ED8E4EDBEC56}"/>
-    <w:embedBold r:id="rId2" w:fontKey="{04243C59-578F-435C-BA12-D178B7C7C1E8}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{D509B049-4459-447D-8DD5-60CAE59F38DE}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{090DF781-2A1D-4C15-90F9-C7AF27662E05}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{861FA9D9-0889-4644-AB4C-827090C37056}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{E78F5320-9BC7-4721-8CD3-62C8093642BC}"/>
   </w:font>
   <w:font w:name="Century Gothic">
+    <w:altName w:val="Century Gothic"/>
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{DA17A0FE-129C-42EB-BE8A-207EF54526BA}"/>
-    <w:embedBold r:id="rId5" w:fontKey="{0449F9DF-559F-47DE-9735-D063B307710A}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{D3EA80A6-83AA-44CB-9508-E5F67970C040}"/>
+    <w:embedBold r:id="rId5" w:fontKey="{CAAC71E5-E7ED-4012-AFDF-DF232EA69D11}"/>
   </w:font>
   <w:font w:name="TTBEo00">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Roboto Condensed Light">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="02000000000000000000"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{A93D5D2B-D223-4B86-8AC9-830F3F9166DE}"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{EB4DAE05-1DD9-44F5-B532-08932BAECC1A}"/>
   </w:font>
   <w:font w:name="Acrom">
     <w:altName w:val="Acrom"/>
     <w:panose1 w:val="00000500000000000000"/>
     <w:charset w:val="CC"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000207" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId7" w:fontKey="{2CDE5AF2-AB63-45C9-B746-FAC23D4A783C}"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{BAFE272A-C807-4EEE-8BB2-B4203905CD2A}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId8" w:fontKey="{B323D675-8745-4119-8353-750D557A0C22}"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{EA8CC34A-46E4-402E-8D25-0D9E1E88841C}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F746232" w14:textId="77777777" w:rsidR="00EA610B" w:rsidRDefault="00EA610B" w:rsidP="0006621C">
+    <w:p w14:paraId="7D43C8E9" w14:textId="77777777" w:rsidR="00E10AE4" w:rsidRDefault="00E10AE4" w:rsidP="0006621C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42EB65A8" w14:textId="77777777" w:rsidR="00EA610B" w:rsidRDefault="00EA610B" w:rsidP="0006621C">
+    <w:p w14:paraId="33B5F1A7" w14:textId="77777777" w:rsidR="00E10AE4" w:rsidRDefault="00E10AE4" w:rsidP="0006621C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="146B3089" w14:textId="77777777" w:rsidR="0042058C" w:rsidRPr="00FE6035" w:rsidRDefault="0042058C" w:rsidP="0031390E">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6035">
         <w:rPr>
           <w:rStyle w:val="ae"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00FE6035">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Программный выбор.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="30AFD6AB" w14:textId="032B7469" w:rsidR="0006621C" w:rsidRDefault="00FE6035" w:rsidP="006C07A3">
     <w:pPr>
       <w:pStyle w:val="a8"/>
       <w:ind w:left="-709"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D0049E9" wp14:editId="016421B1">
           <wp:extent cx="7626350" cy="2415540"/>
           <wp:effectExtent l="0" t="0" r="0" b="3810"/>
           <wp:docPr id="4" name="Рисунок 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 3"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
@@ -2558,51 +2956,51 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="64CB3E41" w14:textId="18D37490" w:rsidR="0006621C" w:rsidRDefault="0006621C">
     <w:pPr>
       <w:pStyle w:val="a8"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00EB73DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="95ECFA54"/>
     <w:lvl w:ilvl="0" w:tplc="2764ACBE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3246,146 +3644,240 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="998078329">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="694421A7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8160B546"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1624120023">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1183208701">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1804157308">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="262881103">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="980963015">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ru-RU" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ru-RU" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ru-RU" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00722D87"/>
     <w:rsid w:val="000109E1"/>
     <w:rsid w:val="00022A11"/>
     <w:rsid w:val="000252C3"/>
     <w:rsid w:val="00026AAE"/>
     <w:rsid w:val="0003757B"/>
     <w:rsid w:val="00046CFE"/>
+    <w:rsid w:val="00050C1B"/>
     <w:rsid w:val="000520B2"/>
     <w:rsid w:val="00064748"/>
     <w:rsid w:val="0006621C"/>
     <w:rsid w:val="00071A7B"/>
     <w:rsid w:val="00074C8A"/>
     <w:rsid w:val="00077EB3"/>
     <w:rsid w:val="000832C9"/>
     <w:rsid w:val="00093BFB"/>
+    <w:rsid w:val="00094E32"/>
     <w:rsid w:val="00096295"/>
     <w:rsid w:val="000A3BC1"/>
     <w:rsid w:val="000B032E"/>
     <w:rsid w:val="000C06DD"/>
     <w:rsid w:val="000C2606"/>
     <w:rsid w:val="000D1E41"/>
     <w:rsid w:val="000E6A93"/>
     <w:rsid w:val="000E789E"/>
+    <w:rsid w:val="00131163"/>
     <w:rsid w:val="00147C4B"/>
     <w:rsid w:val="001518CE"/>
     <w:rsid w:val="0015314F"/>
     <w:rsid w:val="00156D06"/>
     <w:rsid w:val="00176007"/>
     <w:rsid w:val="001A285B"/>
     <w:rsid w:val="001A734C"/>
     <w:rsid w:val="001B137F"/>
     <w:rsid w:val="001B2569"/>
     <w:rsid w:val="001D6C9E"/>
     <w:rsid w:val="001F43CE"/>
     <w:rsid w:val="001F4B58"/>
     <w:rsid w:val="001F5AB0"/>
     <w:rsid w:val="00215F3B"/>
     <w:rsid w:val="002300C1"/>
     <w:rsid w:val="00230606"/>
     <w:rsid w:val="002500DC"/>
     <w:rsid w:val="002507A8"/>
     <w:rsid w:val="00257900"/>
+    <w:rsid w:val="0026215A"/>
     <w:rsid w:val="00262632"/>
     <w:rsid w:val="002703D5"/>
     <w:rsid w:val="00282901"/>
     <w:rsid w:val="002A2619"/>
     <w:rsid w:val="002C0EA7"/>
     <w:rsid w:val="002C28E3"/>
     <w:rsid w:val="002D4C75"/>
     <w:rsid w:val="002E6543"/>
     <w:rsid w:val="002E69D1"/>
     <w:rsid w:val="002F023D"/>
     <w:rsid w:val="002F77C9"/>
     <w:rsid w:val="003016DC"/>
     <w:rsid w:val="00307A34"/>
     <w:rsid w:val="00307E7D"/>
     <w:rsid w:val="00322116"/>
     <w:rsid w:val="003237C7"/>
     <w:rsid w:val="00332F09"/>
     <w:rsid w:val="003347CF"/>
     <w:rsid w:val="00336650"/>
     <w:rsid w:val="00344378"/>
     <w:rsid w:val="00353F68"/>
     <w:rsid w:val="0035407D"/>
     <w:rsid w:val="003679B6"/>
     <w:rsid w:val="003A6E0A"/>
     <w:rsid w:val="003C45D2"/>
@@ -3408,257 +3900,271 @@
     <w:rsid w:val="004B2A5C"/>
     <w:rsid w:val="004B78C9"/>
     <w:rsid w:val="004C0DFB"/>
     <w:rsid w:val="004D2D19"/>
     <w:rsid w:val="004E1689"/>
     <w:rsid w:val="004E561F"/>
     <w:rsid w:val="004F735C"/>
     <w:rsid w:val="004F7F28"/>
     <w:rsid w:val="005009A5"/>
     <w:rsid w:val="00502CCB"/>
     <w:rsid w:val="005129A5"/>
     <w:rsid w:val="00516DBA"/>
     <w:rsid w:val="00540D81"/>
     <w:rsid w:val="00550770"/>
     <w:rsid w:val="005578CF"/>
     <w:rsid w:val="0057031F"/>
     <w:rsid w:val="00577D1F"/>
     <w:rsid w:val="00580556"/>
     <w:rsid w:val="00581BB2"/>
     <w:rsid w:val="005A19FF"/>
     <w:rsid w:val="005B47DC"/>
     <w:rsid w:val="005B51FC"/>
     <w:rsid w:val="005C0374"/>
     <w:rsid w:val="005C1EAB"/>
     <w:rsid w:val="005D58B2"/>
+    <w:rsid w:val="005E1CF8"/>
     <w:rsid w:val="005F0B9F"/>
     <w:rsid w:val="005F3C65"/>
     <w:rsid w:val="00607C9D"/>
     <w:rsid w:val="00613CA3"/>
     <w:rsid w:val="006145DE"/>
     <w:rsid w:val="00622B51"/>
     <w:rsid w:val="00640953"/>
     <w:rsid w:val="0065498A"/>
     <w:rsid w:val="006654F9"/>
     <w:rsid w:val="00682A53"/>
     <w:rsid w:val="0068716B"/>
     <w:rsid w:val="0069713C"/>
     <w:rsid w:val="006A431A"/>
     <w:rsid w:val="006A731C"/>
     <w:rsid w:val="006C07A3"/>
     <w:rsid w:val="006C4AD8"/>
     <w:rsid w:val="006C6A25"/>
     <w:rsid w:val="006E550A"/>
     <w:rsid w:val="006F5143"/>
     <w:rsid w:val="00712CF0"/>
     <w:rsid w:val="00722D87"/>
     <w:rsid w:val="00726D55"/>
     <w:rsid w:val="00727A44"/>
     <w:rsid w:val="0077062C"/>
     <w:rsid w:val="00772355"/>
     <w:rsid w:val="00782E2D"/>
     <w:rsid w:val="007870ED"/>
     <w:rsid w:val="007906F0"/>
     <w:rsid w:val="00790A61"/>
     <w:rsid w:val="00794054"/>
     <w:rsid w:val="00795A36"/>
     <w:rsid w:val="007A108F"/>
     <w:rsid w:val="007A1115"/>
     <w:rsid w:val="007B21D8"/>
     <w:rsid w:val="007B49B7"/>
     <w:rsid w:val="007B5109"/>
     <w:rsid w:val="007B703E"/>
     <w:rsid w:val="007C56FC"/>
+    <w:rsid w:val="007C6CF9"/>
     <w:rsid w:val="007E5ADF"/>
     <w:rsid w:val="008062B3"/>
     <w:rsid w:val="00807A36"/>
     <w:rsid w:val="00815887"/>
+    <w:rsid w:val="00823382"/>
     <w:rsid w:val="00841807"/>
     <w:rsid w:val="00841864"/>
     <w:rsid w:val="008429C7"/>
     <w:rsid w:val="008613B4"/>
     <w:rsid w:val="00867F49"/>
     <w:rsid w:val="00881ED5"/>
     <w:rsid w:val="00886C2D"/>
     <w:rsid w:val="008932D4"/>
     <w:rsid w:val="00894D82"/>
     <w:rsid w:val="008A213F"/>
     <w:rsid w:val="008B1B5A"/>
     <w:rsid w:val="008B6DE8"/>
     <w:rsid w:val="008C212F"/>
     <w:rsid w:val="008C3C8E"/>
     <w:rsid w:val="008D1FD0"/>
+    <w:rsid w:val="008D6D3D"/>
     <w:rsid w:val="008D74D9"/>
     <w:rsid w:val="008E3D7E"/>
+    <w:rsid w:val="0094456B"/>
     <w:rsid w:val="00945236"/>
     <w:rsid w:val="00945E08"/>
     <w:rsid w:val="0097267D"/>
+    <w:rsid w:val="00975EBD"/>
     <w:rsid w:val="0097755C"/>
     <w:rsid w:val="00981442"/>
     <w:rsid w:val="009A0523"/>
     <w:rsid w:val="009A16D8"/>
     <w:rsid w:val="009B5293"/>
     <w:rsid w:val="009E432E"/>
     <w:rsid w:val="00A010DD"/>
     <w:rsid w:val="00A079E5"/>
     <w:rsid w:val="00A21CBB"/>
     <w:rsid w:val="00A3141C"/>
     <w:rsid w:val="00A71CB9"/>
     <w:rsid w:val="00A76202"/>
     <w:rsid w:val="00AA7C6F"/>
     <w:rsid w:val="00AB3B70"/>
     <w:rsid w:val="00AB4574"/>
     <w:rsid w:val="00AB65A9"/>
+    <w:rsid w:val="00AC1C6C"/>
     <w:rsid w:val="00AC6748"/>
     <w:rsid w:val="00B01B07"/>
     <w:rsid w:val="00B03713"/>
     <w:rsid w:val="00B071C9"/>
     <w:rsid w:val="00B123C9"/>
     <w:rsid w:val="00B15F95"/>
     <w:rsid w:val="00B26C75"/>
     <w:rsid w:val="00B27AA0"/>
     <w:rsid w:val="00B42C92"/>
     <w:rsid w:val="00B46C9B"/>
     <w:rsid w:val="00B70FCA"/>
     <w:rsid w:val="00B82743"/>
     <w:rsid w:val="00B82B45"/>
     <w:rsid w:val="00B82BC5"/>
     <w:rsid w:val="00B85585"/>
     <w:rsid w:val="00BA6C75"/>
     <w:rsid w:val="00BB51C6"/>
     <w:rsid w:val="00BB5422"/>
     <w:rsid w:val="00BC3531"/>
     <w:rsid w:val="00BC608F"/>
     <w:rsid w:val="00BD15D2"/>
     <w:rsid w:val="00BE0F28"/>
     <w:rsid w:val="00BE1034"/>
     <w:rsid w:val="00BE1BA9"/>
+    <w:rsid w:val="00BE5DEE"/>
     <w:rsid w:val="00BF1149"/>
     <w:rsid w:val="00C02F04"/>
     <w:rsid w:val="00C1267C"/>
     <w:rsid w:val="00C2031E"/>
     <w:rsid w:val="00C360AA"/>
+    <w:rsid w:val="00C3746C"/>
     <w:rsid w:val="00C43E74"/>
     <w:rsid w:val="00C46031"/>
     <w:rsid w:val="00C6076D"/>
     <w:rsid w:val="00C616D1"/>
     <w:rsid w:val="00C63673"/>
     <w:rsid w:val="00C76119"/>
     <w:rsid w:val="00C83A07"/>
     <w:rsid w:val="00C95630"/>
     <w:rsid w:val="00C95667"/>
     <w:rsid w:val="00CA2367"/>
     <w:rsid w:val="00CA77A4"/>
     <w:rsid w:val="00CB5C3F"/>
     <w:rsid w:val="00D0569D"/>
     <w:rsid w:val="00D07420"/>
     <w:rsid w:val="00D159B8"/>
     <w:rsid w:val="00D2523E"/>
     <w:rsid w:val="00D31706"/>
     <w:rsid w:val="00D34D89"/>
     <w:rsid w:val="00D36FFE"/>
     <w:rsid w:val="00D43677"/>
     <w:rsid w:val="00D45898"/>
     <w:rsid w:val="00D47C5D"/>
     <w:rsid w:val="00D57873"/>
     <w:rsid w:val="00D61F5C"/>
     <w:rsid w:val="00D62D4F"/>
     <w:rsid w:val="00D64CEA"/>
     <w:rsid w:val="00D7188D"/>
+    <w:rsid w:val="00D81642"/>
     <w:rsid w:val="00D9107A"/>
     <w:rsid w:val="00D96383"/>
     <w:rsid w:val="00D96BC9"/>
     <w:rsid w:val="00DA339D"/>
     <w:rsid w:val="00DA5131"/>
     <w:rsid w:val="00DB76FD"/>
+    <w:rsid w:val="00DD079A"/>
     <w:rsid w:val="00DD6694"/>
     <w:rsid w:val="00DE157A"/>
     <w:rsid w:val="00E0501F"/>
+    <w:rsid w:val="00E10AE4"/>
     <w:rsid w:val="00E13773"/>
     <w:rsid w:val="00E35FD9"/>
     <w:rsid w:val="00E41250"/>
     <w:rsid w:val="00E55DC4"/>
     <w:rsid w:val="00E60D10"/>
     <w:rsid w:val="00E87BF1"/>
     <w:rsid w:val="00E9419D"/>
     <w:rsid w:val="00EA296F"/>
     <w:rsid w:val="00EA610B"/>
     <w:rsid w:val="00EB7C4B"/>
     <w:rsid w:val="00EC0717"/>
     <w:rsid w:val="00EC23AA"/>
     <w:rsid w:val="00EC4987"/>
     <w:rsid w:val="00ED4868"/>
+    <w:rsid w:val="00EE2417"/>
     <w:rsid w:val="00EE3663"/>
     <w:rsid w:val="00EE7A8B"/>
     <w:rsid w:val="00EF25A8"/>
     <w:rsid w:val="00EF2B8C"/>
     <w:rsid w:val="00F05531"/>
     <w:rsid w:val="00F1464C"/>
     <w:rsid w:val="00F215C0"/>
     <w:rsid w:val="00F30FBD"/>
     <w:rsid w:val="00F439EE"/>
     <w:rsid w:val="00F6111B"/>
     <w:rsid w:val="00F613CB"/>
     <w:rsid w:val="00F74FC6"/>
     <w:rsid w:val="00F774E5"/>
     <w:rsid w:val="00F9082B"/>
     <w:rsid w:val="00FB2EF2"/>
     <w:rsid w:val="00FD4447"/>
+    <w:rsid w:val="00FE4F0E"/>
     <w:rsid w:val="00FE6035"/>
     <w:rsid w:val="00FF3639"/>
     <w:rsid w:val="00FF6866"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1EC06C3F"/>
   <w15:docId w15:val="{12C92693-2376-4C6F-90B0-B970B0F59AEB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4324,100 +4830,100 @@
     <w:rPr>
       <w:rFonts w:ascii="Roboto Condensed Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Roboto Condensed Light"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="-0">
     <w:name w:val="Таблица - основной правый Знак"/>
     <w:basedOn w:val="a1"/>
     <w:link w:val="-"/>
     <w:rsid w:val="0042058C"/>
     <w:rPr>
       <w:rFonts w:ascii="Roboto Condensed Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Roboto Condensed Light"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="920674775">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1593393960">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1858423486">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -4645,74 +5151,90 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{729D7368-F86F-405D-BE88-3FF12439B883}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>307</Words>
-  <Characters>1750</Characters>
+  <Words>355</Words>
+  <Characters>2029</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
+  <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2053</CharactersWithSpaces>
+  <CharactersWithSpaces>2380</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Евгений</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>